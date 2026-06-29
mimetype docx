--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly temperature vegetation drought index data set of China Pakistan Economic Corridor (2000-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中巴经济走廊逐月温度植被干旱指数数据集（2000-2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0122.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly temperature vegetation drought index data set of China Pakistan Economic Corridor (2000-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1324</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0122.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1324</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil moisture content is an important index of drought monitoring, and temperature vegetation drought index can monitor drought by retrieving surface soil moisture. This data set is based on MODIS vegetation index and surface temperature products, combined with SRTM DEM data, using ndvi-lst feature space characteristics, extracting the dry and wet edge of the feature space, and obtaining the monthly temperature vegetation drought index data set of "China Pakistan Economic Corridor" in 2000-2017. The spatial range of this data set is 41 ° 25'24.49 "～ 23 ° 45'24.49" north latitude, 60 ° 53'57.97 "～ 79 ° 52'27.97" east longitude. The data format is GeoTIFF and the spatial resolution is 1km. The data set is composed of 216 data files. The data file is the monthly temperature vegetation drought index data. The file name is tvdi.ayyyddd.1 ﹐ km ﹐ month.tif. This data set can provide basic data and scientific and technological support for drought disaster monitoring of "China Pakistan Economic Corridor". </w:t>
+        <w:t xml:space="preserve">土壤含水量是干旱监测的重要指标，而温度植被干旱指数能够通过反演表层土壤水分来监测旱情。本数据集基于MODIS植被指数和地表温度产品，结合SRTM DEM数据，利用NDVI-LST特征空间特性，提取特征空间干湿边，获得2000-2017年“中巴经济走廊”逐月温度植被干旱指数数据集。本数据集空间范围为北纬41°25'24.49"～23°45'24.49"，东经60°53'57.97"～79°52'27.97"，数据格式为GeoTiff，空间分辨率为1km。数据集由216个数据文件组成，数据文件为月温度植被干旱指数数据，文件名为TVDI.AYYYYDDD.1_km_month.tif。本数据集可以为“中巴经济走廊”干旱灾害监测提供基础数据和科技支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data used in this data set are MODIS vegetation index product mod13a3 and surface temperature product mod11a2, SRTM DEM products, as well as observation precipitation data and soil moisture data of meteorological stations, among which MODIS data is from NASA LP DAAC data center (https://lpdaac.usgs.gov); digital elevation model (DEM) data is from geospatial data cloud (www.csdata. ORG) SRTM data set provided; precipitation and soil moisture data are from the national meteorological data sharing service platform (https://data.cma.cn).</w:t>
+        <w:t xml:space="preserve">本数据集采用数据为MODIS植被指数产品MOD13A3和地表温度产品MOD11A2，SRTM DEM产品以及气象站观测降水数据和土壤湿度数据，其中MODIS数据来源于NASA LP DAAC 数据中心（https://lpdaac.usgs.gov）； 数字高程模型（DEM）数据来源于地理空间数据云（www.csdata.org） 提供的SRTM数据集；降水和土壤湿度数据来源于国家气象数据共享服务平台（https://data.cma.cn） 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The MRT batch processing tool is used for data splicing, projection conversion, band extraction and resampling to obtain NDVI, surface temperature and relevant quality control data. Using ArcGIS tools, DEM data are spliced, resampled and cropped. In the production process of this data set, the spatial reconstruction method is used.</w:t>
+        <w:t xml:space="preserve">利用MRT批处理工具对数据进行拼接、投影转换、波段提取和重采样，获取NDVI、地表温度及相关质量控制数据。利用arcgis工具，对DEM数据进行拼接、重采样、裁剪。本数据集生产过程中采用空间重建方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compared with the observed precipitation and soil moisture data of meteorological station, the product has a negative correlation with SPI and soil moisture, and the correlation is good. </w:t>
+        <w:t xml:space="preserve">与气象站观测降水和土壤湿度数据对比分析表明，该产品与SPI和土壤湿度呈负相关关系，相关性较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China's Kashgar region and surrounding areas and Pakistan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国喀什地区及周边和巴基斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:583.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">583.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Temperature Vegetation Drought Index, Land Surface Temperature, China-Pakistan Economic Corridor, Normalized Vegetation Index</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温度植被干旱指数, 地表温度, 中巴经济走廊, 归一化植被指数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kashgar,  China and its surrounding areas </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国喀什及周边,  巴基斯坦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1533,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Feng Ke Ting </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯克庭</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967590</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967590</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Feng keting,  Zhang Yaonan,  Tian deyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯克庭,  张耀南,  田德宇 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Feng keting </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯克庭  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Feng keting </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冯克庭</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Feng keting, Zhang Yaonan, Tian deyu. Monthly temperature vegetation drought index data set of China Pakistan Economic Corridor (2000-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1324.</w:t>
+        <w:t xml:space="preserve">冯克庭,张耀南,田德宇. 中巴经济走廊逐月温度植被干旱指数数据集（2000-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1324.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>