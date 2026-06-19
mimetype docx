--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1: 1 million soil types map of the Yellow River Upstream</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河上游1:100万土壤图</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3845.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1: 1 million soil types map of the Yellow River Upstream</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.688</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3845.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.688</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FAO and IIASA combined with the soil information of all regions and countries in the world up to now, and combined with the world soil map of fao-unesco, formed a new soil database - world harmonious soil database (hwsd). The data source in China is 1:1 million soil data provided by Nanjing Soil Research Institute of the second national land survey. The database will be of great significance to improve people's understanding of current and future soil productivity, soil carbon storage, land resources, water resources and soil degradation. </w:t>
+        <w:t xml:space="preserve">联合国粮农组织（FAO）和国际应用系统分析研究所（IIASA）结合世界各地区和国家至今已有的土壤信息，并结合联合国粮农组织-科教文组织的世界土壤地图，形成了一个全新的土壤数据库——世界和谐土壤数据库（HWSD）。中国境内数据源为第二次全国土地调查南京土壤研究所提供的1:100万土壤数据。该数据库将对改进人们对当前和未来的土壤生产力、土壤碳储量、土地资源、水资源及土壤退化方面的认识有重要意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The main fields of the soil attribute table include: Su ﹣ sym90 (soil name in the fao90 soil classification system): Su ﹣ sym85 (fao85 classification); t ﹣ text (top soil texture); drag (19.5); roots: string (depth classification with obstacles to the bottom of the soil); SWR: string (soil moisture content characteristics); add ﹣ prop: real (specific soil type related to agricultural use in soil unit); t_gravel: real (volume percentage of gravel); t_sand: real (sand content); t_salt: real (silt content); t_clay: real (clay content); t_usda_tex: real (USDA soil texture classification); t_ref_bulk: real (soil bulk weight); t_oc: real (organic carbon content); t_ph_h2o: real (PH) t ﹣ CEC ﹣ clay: real; t ﹣ CEC ﹣ soil: real; t ﹣ BS: real (basic saturation); t ﹣ TEB: real (exchangeable base); t ﹣ CaCO3: real (carbonate or lime content); t ﹣ CaSO4: real (sulfate content); t ﹣ ESP: real (exchangeable sodium salt); t ﹣ ECE: real (conductivity). The attribute field beginning with t_represents the upper soil attribute (0-30cm), and the attribute field beginning with s_represents the lower soil attribute (30-100cm) (FAO 2009).</w:t>
+        <w:t xml:space="preserve">土壤属性表主要字段包括：SU_SYM90（FAO90土壤分类系统中土壤名称)：SU_SYM85(FAO85分类)； T_TEXTURE(顶层土壤质地)；DRAINAGE(19.5)；ROOTS： String(到土壤底部存在障碍的深度分类)； SWR：String (土壤含水量特征)；ADD_PROP： Real (土壤单元中与农业用途有关的特定土壤类型)；T_GRAVEL：Real (碎石体积百分比)；T_SAND： Real (沙含量)；T_SILT： Real (淤泥含量)；T_CLAY：Real (粘土含量)；T_USDA_TEX： Real (USDA土壤质地分类)；T_REF_BULK： Real (土壤容重)；T_OC： Real (有机碳含量)；T_PH_H2O：Real (酸碱度)T_CEC_CLAY：Real (粘性层土壤的阳离子交换能力)；T_CEC_SOIL： Real (土壤的阳离子交换能力)T_BS：Real (基本饱和度)；T_TEB： Real (交换性盐基)；T_CACO3： Real (碳酸盐或石灰含量)T_CASO4： Real (硫酸盐含量)；T_ESP： Real (可交换钠盐)；T_ECE： Real (电导率)。其中以T_开头属性字段表示上层土壤属性（0-30cm），以S_开头属性字段表示下层土壤属性（30-100cm）(FAO 2009)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Through this database, people's understanding of current and future soil productivity, soil carbon storage and global soil carbon storage will be improved. It can help people to understand the limitation of land and water resources, and correctly assess the risk of soil degradation, especially soil loss. Through understanding the physical and chemical properties of soil, it can also help people to obtain the following information, such as the filtering function of soil on waste, the impact on biological growth, etc. The potential of soil production and the response of soil to climate change were correctly judged.</w:t>
+        <w:t xml:space="preserve">通过该数据库，将改进人们对当前和未来的土壤生产力、土壤碳贮量以及全球土壤碳贮量等的认识。并能帮助人们认识土地资源和水资源的有限性，正确评估土壤退化特别是土壤流失的风险。通过了解土壤的理化性质，还能帮助人们获取以下信息，如土壤对废弃物的过滤功能、对生物生长的影响等。并对土壤生产潜力及土壤对气候变化的响应等做出正确判断。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2009/12/20</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2009/12/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:1:100 million, Upper reaches of the Yellow River, Soil map, Land classification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1:100万, 黄河上游, 土壤图, 土地分类</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geotectonics </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大地构造学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Upper reaches of the Yellow River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xue Xian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛娴 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DuHeqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜鹤强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xue Xian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛娴</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xue Xian. 1: 1 million soil types map of the Yellow River Upstream. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.688.</w:t>
+        <w:t xml:space="preserve">薛娴. 黄河上游1:100万土壤图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.688.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>