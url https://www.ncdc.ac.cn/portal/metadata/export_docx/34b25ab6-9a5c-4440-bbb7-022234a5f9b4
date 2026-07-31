--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">围压加卸载过程中渗透率与孔隙压力的关系曲线数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of relation curve between permeability and pore pressure during confining pressure loading and unloading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of relation curve between permeability and pore pressure during confining pressure loading and unloading</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2786.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2786.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2786.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集结合深部岩石工程具有高地应力和高水头压力的特点，研究岩石在高围压和高孔隙水压条件下渗透率演化规律，选取致密砂岩开展不同围压条件下变孔隙水压的渗流试验。通过自主研制的THMC多场耦合试验系统测得了致密砂岩渗透率、变形等参数。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; This data set combines the characteristics of deep rock engineering with high geostress and high water head pressure to study the permeability evolution law of rocks under high confining pressure and high pore water pressure. Tight sandstone is selected to carry out seepage tests with variable pore water pressure under different confining pressure conditions. The permeability, deformation and other parameters of tight sandstone are measured by self-developed THMC multi field coupling test system. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于试验测量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The data comes from the test measurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过THMC多场耦合试验系统测得了致密砂岩渗透率、变形等参数。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The permeability and deformation of tight sandstone are measured by THMC multi field coupling test system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/09/01-2019/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/09/01-2019/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">25.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:25.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">致密砂岩, 高围压, 高孔隙水压, 渗透率, 微观机制</w:t>
+        <w:t xml:space="preserve">Theme:Dense sandstone, high confining pressure, high pore water pressure, permeability, micromechanism</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">Place:Wuhan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟 </w:t>
+        <w:t xml:space="preserve">contributors:HU Dawei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟  </w:t>
+        <w:t xml:space="preserve">author:HU Dawei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Dawei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡大伟. 围压加卸载过程中渗透率与孔隙压力的关系曲线数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2786.2023.</w:t>
+        <w:t xml:space="preserve">HU Dawei. Data set of relation curve between permeability and pore pressure during confining pressure loading and unloading. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2786.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>