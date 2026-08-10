--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">欧亚大陆1km分辨率多年冻土分布数据集（2000-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A 1 km Resolution Permafrost Distribution Dataset over Eurasia from (2000-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A 1 km Resolution Permafrost Distribution Dataset over Eurasia from (2000-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6870.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6870.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6870.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  多年冻土的存在与分布不仅深刻影响地表能量平衡、水文过程和生态系统稳定性，还控制着全球陆地碳储量的动态演化，是评估气候变化影响与碳排放反馈机制的关键基础。基于1749个多年冻土与非多年冻土站点，融合气温、降水、积雪日数、海拔、土壤属性等多源高分辨率环境因子，采用最优特征组合和随机森林模型进行建模预测。模型经40次5折交叉验证评估，准确率达到0.936，F1值为0.936，具有良好的泛化性能。在此基础上构建了覆盖欧亚大陆的多年冻土分布数据集，提供2000、2005、2010、2015和2020年五个时段的空间预测结果，空间分辨率为1 km。数据集生成的多年冻土分布图在空间上连续性良好，能够准确反映高纬与高海拔地区的冻土分布格局。该数据可为冻土变化分析、碳释放风险评估、区域气候响应模拟和生态环境监测提供基础支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  整合了多个公开数据库与文献记录中的多年冻土及非多年冻土站点数据，主要来源包括：全球陆地多年冻土监测网络（GTN-P）；藏北高原冰冻圈特殊环境与灾害国家野外科学观测研究站（CRS）；瑞士多年冻土监测网络（PERMOS）；已发表文献中提取的观测数据；全球历史气候网络（GHCN）中年均气温为 2-10°C 的气象站，用于扩充非多年冻土点位。环境因子数据主要来自以下高分辨率全球数据集：气温与降水量来自 WorldClim 2.1, 为减少年际气候波动对结果的干扰，数据均采用9年滑动平均值（即以目标年份为中心，前后各扩展4年）进行平滑处理；海拔采用哥白尼数字高程模型（Copernicus DEM）；积雪日数由 MODIS 北半球逐日无云雪覆盖产品统计获得；土壤黏粒含量来自 SoilGrids 2.0，原始分辨率 250 m，已重采样至 1 km。</w:t>
+        <w:t xml:space="preserve"> Integrated data from multiple public databases and literature records on permafrost and non permafrost sites, primarily sourced from the Global Terrestrial Permafrost Monitoring Network (GTN-P); National Field Scientific Observation and Research Station for Special Environment and Disasters in the Cryosphere of the Northern Tibetan Plateau (CRS); Swiss Permot Monitoring Network (PERMOS); Observation data extracted from published literature; The Global Historical Climate Network (GHCN) is a meteorological station with an average annual temperature of 2-10 ° C, used to expand non permafrost locations. The environmental factor data mainly comes from the following high-resolution global datasets: temperature and precipitation are from WorldClim 2.1. To reduce the interference of interannual climate fluctuations on the results, the data are smoothed using a 9-year moving average (i.e. centered on the target year and extended by 4 years before and after); The altitude is determined using the Copernicus Digital Elevation Model (DEM); The number of snow covered days is obtained from the MODIS Northern Hemisphere daily cloud free snow coverage product statistics; The soil clay content comes from SoilGrids 2.0, with an original resolution of 250 m, which has been resampled to 1 km</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以多年冻土与非多年冻土站点数据为基础，提取其对应的环境因子信息，采共选取包括气温、降水、积雪日数、海拔、经纬度、土壤属性等 20 个环境因子。模型评估阶段选取13种常见机器学习分类算法，通过网格搜索与40次5折交叉验证进行对比，最终确定随机森林模型为最佳方案。基于模型特征重要性排名，结合特征组合测试确定最优特征组合，并以全体站点数据训练构建最终模型。采用分块策略对欧亚大陆进行预测。最终生成2000、2005、2010、2015和2020年五期1 km分辨率的多年冻土分布图，每期对应一个GeoTIFF格式栅格数据文件。</w:t>
+        <w:t xml:space="preserve"> Based on data from permafrost and non permafrost stations, corresponding environmental factor information was extracted, including 20 environmental factors such as temperature, precipitation, snow days, altitude, latitude and longitude, and soil properties. During the model evaluation phase, 13 common machine learning classification algorithms were selected and compared through grid search and 40 rounds of 5-fold cross validation, ultimately determining the random forest model as the best solution. Based on the ranking of model feature importance, combined with feature combination testing, the optimal feature combination is determined, and the final model is constructed by training with data from all sites. Using a partitioning strategy to predict the Eurasian continent. The final generation includes five periods of 1 km resolution permafrost distribution maps for the years 2000, 2005, 2010, 2015, and 2020, each corresponding to a GeoTIFF formatted raster data file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）在站点数据整理过程中，严格筛除坐标异常、标签不明或与区域气候条件不符的点位，确保空间分布代表性与分类准确性。各类栅格因子重采样后按统一网格系统对齐，并剔除缺失值区域，保证输入数据完整性与一致性。   （2）随机森林模型表现出良好的稳定性和泛化能力。在采用最优特征组合后，多次5折交叉验证结果显示，其在验证集上的平均准确率为0.936，F1分数为0.936，AUC-ROC与AUC-PR均超过0.93。最终预测模型在全体样本上的评估结果更优。   （3）预测多年冻土分布显示出明显的高纬与高海拔控制特征，与已有多年冻土分布格局吻合。边界区域过渡平滑，空间连续性良好。通过块处理方式有效控制大范围推理过程中的误差传播与内存开销，保障结果的稳定性与实用性。</w:t>
+        <w:t xml:space="preserve"> (1) In the process of organizing site data, strictly screen out points with abnormal coordinates, unclear labels, or inconsistent regional climate conditions to ensure spatial distribution representativeness and classification accuracy. After resampling various grid factors, align them according to a unified grid system and remove missing value areas to ensure the integrity and consistency of input data.     (2) The random forest model exhibits good stability and generalization ability. After adopting the optimal feature combination, multiple 5-fold cross validation results showed that its average accuracy on the validation set was 0.936, F1 score was 0.936, and both AUC-ROC and AUC-PR exceeded 0.93. The final prediction model has better evaluation results on the entire sample.     (3) The predicted distribution of permafrost shows obvious characteristics of high latitude and high altitude control, which is consistent with the existing distribution pattern of permafrost. The boundary area transitions smoothly and has good spatial continuity. Effectively controlling error propagation and memory overhead during large-scale inference through block processing, ensuring the stability and practicality of the results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">亚欧大陆区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Eurasian continental region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:GeoTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冻土, 多年冻土, 多年冻土分布, 亚欧大陆</w:t>
+        <w:t xml:space="preserve">Theme:None, None, None, None</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 , 地理学 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science , geography , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2005 2010 2015 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2005 2010 2015 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">亚欧大陆,  一带一路,  丝绸之路经济带 </w:t>
+        <w:t xml:space="preserve">Place:None,  None,  None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,962 +1185,661 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖瑶,  刘广岳,  赵国辉,  吴晓东,  赵林 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao Yao,  LIU Guangyue,  ZHAO Guohui,  WU Xiaodong,  ZHAO Lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖瑶  </w:t>
+        <w:t xml:space="preserve">author:Xiao Yao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Guohui , Xiao Yao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF07117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈大数据挖掘分析关键技术及应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:No. CSFSE-TZ-2407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈科学与冻土工程全国重点实验室自主部署项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖瑶,刘广岳,赵国辉,吴晓东,赵林. 欧亚大陆1km分辨率多年冻土分布数据集（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6870.2025.</w:t>
+        <w:t xml:space="preserve">Xiao Yao, LIU Guangyue, ZHAO Guohui, WU Xiaodong, ZHAO Lin. A 1 km Resolution Permafrost Distribution Dataset over Eurasia from (2000-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6870.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">肖瑶, 刘广岳, 赵国辉, 吴晓东, 周楠, 焦雪玲, 鲁莹莹, 赵林. 2000–2020年欧亚大陆1 km分辨率多年冻土分布数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (3): 1-8. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">