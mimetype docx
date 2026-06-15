--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：天姥池小流域机载激光雷达DEM点云数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Airborne Lidar DEM point cloud data set of tianmuchi small watershed (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Airborne Lidar DEM point cloud data set of tianmuchi small watershed (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3516.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3516.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1881</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年7月25日，在黑河中上游的核心观测区域，利用运12飞机，搭载Leica公司ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064纳米，多次回波（1,2,3和末次）。上游天姥池飞行区域，绝对航高为4800米，平均点云密度为1点/平方米。通过参数检校、点云自动分类和人工编辑等步骤，最终形成DEM和DSM数据产品。</w:t>
+        <w:t xml:space="preserve">On July 25, 2012, lidar aerial remote sensing flight test was carried out in the core observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and Leica company als70. The als70 laser has a wavelength of 1064 nm and multiple echoes (1, 2, 3 and last). In the flight area of tianmuchi in the upstream, the absolute altitude is 4800m, and the average point cloud density is 1 point / m2. DEM and DSM data products are finally formed through the steps of parameter calibration, automatic classification of point cloud and manual editing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年7月25日，在黑河中上游的核心观测区域，利用运12飞机，搭载Leica公司ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064nm，多次回波（1,2,3和末次）。上游葫芦沟飞行区域，绝对航高为4800米，平均点云密度为1点/平方米。</w:t>
+        <w:t xml:space="preserve"> On July 25, 2012, lidar aerial remote sensing flight test was carried out in the core observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and Leica company als70. The als70 laser has a wavelength of 1064nm and multiple echoes (1, 2, 3 and last). In the upstream hulugou flight area, the absolute altitude is 4800m, and the average point cloud density is 1 point / m2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过参数检校、点云自动分类和人工编辑等步骤，最终形成DEM和DSM数据产品。</w:t>
+        <w:t xml:space="preserve"> DEM and DSM data products are finally formed through the steps of parameter calibration, automatic classification of point cloud and manual editing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/07/25-2012/07/26</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/07/25-2012/07/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,上游寒区水文试验区,天姥池小流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region, hydrological test area, tianmuchi small watershed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">536.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:536.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">激光雷达, 航空遥感产品, DSM</w:t>
+        <w:t xml:space="preserve">Theme:Lidar, aerial remote sensing products, DSM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  天姥池小流域,  上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  tianmuchi small watershed,  upstream cold region hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青  </w:t>
+        <w:t xml:space="preserve">author:Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao qing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖青. 黑河生态水文遥感试验：天姥池小流域机载激光雷达DEM点云数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1881.</w:t>
+        <w:t xml:space="preserve">Xiao qing. Heihe River eco hydrological remote sensing experiment: Airborne Lidar DEM point cloud data set of tianmuchi small watershed (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1881.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>