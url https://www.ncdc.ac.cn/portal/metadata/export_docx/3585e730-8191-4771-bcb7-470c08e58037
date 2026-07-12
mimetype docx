--- v0 (2026-05-12)
+++ v1 (2026-07-12)
@@ -2,805 +2,943 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A review dataset of global flow characteristics, hydro meteorological and watershed attributes (GSHA) for large sample studies centered on rivers</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">以河流为中心的大样本研究的全球流量特征、水文气象和流域属性 (GSHA) 综述数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db4097.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A review dataset of global flow characteristics, hydro meteorological and watershed attributes (GSHA) for large sample studies centered on rivers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4097.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db4097.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4097.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global River Characteristics, Hydrometeorology, and Watershed Attributes Review (GSHA) for Large Sample Studies Centered on Rivers. According to drainage observation data obtained from the internet, GSHA covers 21568 watersheds from 13 institutions over a period of 43 years. GSHA includes annual stream characteristics derived from daily drainage observation data, daily meteorological variables (including precipitation, 2-meter temperature, longwave and shortwave radiation, wind speed, actual evapotranspiration, and potential evapotranspiration (AET and PET)), daily or weekly water storage conditions (4-layer soil moisture, groundwater, and snow depth equivalent), daily vegetation index (leaf area index (LAI)), annual LULC characteristics (urban, cultivated land, and forest parts), and annual reservoir information (degree of regulation (DOR) and reservoir capacity). Each meteorological variable contains multiple independent data sources to provide uncertainty estimates. Since other researchers have also done similar work, we did not extract additional static attributes such as land topography, soil, and geology. Instead, we directly matched our measurement locations with the HydroATLAS dataset by providing a river ID matching table. </w:t>
+        <w:t xml:space="preserve">  用于以河流为中心的大样本研究的全球河流特征、水文气象和流域属性综述（GSHA）。根据从网络上获取的排水观测数据，GSHA 涵盖了 13 个机构的 21,568 个流域，时间长达 43 年。GSHA 包括从每日排水观测数据、每日气象变量（包括降水量、2 米气温、长波和短波辐射、风速、实际蒸散量和潜在蒸散量 (AET 和 PET)）中得出的年度溪流特征、每日或每周的蓄水条件（4 层土壤水分、地下水和雪深水当量）、每日植被指数（叶面积指数 （LAI））、每年的 LULC 特征（城市、耕地和森林部分）以及每年的水库信息（调节度 （DOR）和水库容量）。每个气象变量都包含多个独立数据源，以提供不确定性估计。由于其他研究人员也做了类似的工作，因此我们没有额外提取土地地貌、土壤和地质等静态属性，而是通过提供河流 ID 匹配表，直接将我们的测量位置与 HydroATLAS 数据集进行匹配。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset covers 568,13 watersheds from 21 institutions over a period of 43 years, based on emission observations captured from the internet. In addition to the annual runoff index, the daily meteorological variables (i.e. precipitation, 2m temperature, longwave/shortwave radiation, wind speed, actual and potential evapotranspiration), daily weekly water storage (i.e. snow water equivalent, soil moisture, groundwater percentage), and annual dynamic descriptors of surface features (i.e. urban/cultivated land/forest ratio, leaf area index, reservoir storage and regulation degree) of each watershed are also provided by combining publicly available remote sensing and reanalysis datasets. The uncertainty of all meteorological variables is estimated using independent data sources.</w:t>
+        <w:t xml:space="preserve">  该数据集涵盖了来自 21 个机构的 568,13 个流域，时间长达 43 年，基于从网络上抓取的排放观测。除年径流指数外，各流域的日气象变量（即降水量、2m气温、长波/短波辐射、风速、实际和潜在蒸散量）、日-周储水量（即雪水当量、土壤水分、地下水百分比）以及地表特征的年度动态描述符（即城市/耕地/森林比例、叶面积指数、水库蓄积量和调节程度）也是通过结合公开可用的遥感和再分析数据集提供。所有气象变量的不确定性都是用独立的数据来源估计的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Obtained by combining publicly available remote sensing and reanalysis datasets.</w:t>
+        <w:t xml:space="preserve">  通过结合公开可用的遥感和再分析数据集得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:64.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Runoff characteristics, hydrology and meteorology, watershed attributes (GSHA)</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流特征, 水文气象, 流域属性 (GSHA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -834,51 +972,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -905,51 +1061,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -971,51 +1145,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1042,51 +1234,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1112,501 +1322,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIN Peirong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">林佩蓉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIN Peirong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">林佩蓉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIN Peirong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">林佩蓉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIN Peirong. A review dataset of global flow characteristics, hydro meteorological and watershed attributes (GSHA) for large sample studies centered on rivers. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4097.2023.</w:t>
+        <w:t xml:space="preserve">林佩蓉. 以河流为中心的大样本研究的全球流量特征、水文气象和流域属性 (GSHA) 综述数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4097.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>