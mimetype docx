--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological data set of Laohugou glacier No.12 in Qilian Mountains from 2012 to 2015</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012-2015年祁连山老虎沟12号冰川气象数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0023.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological data set of Laohugou glacier No.12 in Qilian Mountains from 2012 to 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.74</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0023.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.74</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes the data of the weather stations at 4200m, 4550m and 5040m above sea level (temperature, relative humidity, precipitation, air pressure, wind speed, wind direction, snow depth and radiation) of Laohugou 12 glacier in Qilian Mountain. Due to the bad conditions of the automatic weather station, the observed meteorological elements sometimes appear abnormal values or missing. Therefore, the data of the automatic weather stations at 4200m and 4550m above sea level are analyzed And 5040m air temperature, relative humidity, precipitation, air pressure, wind speed and direction, snow depth and radiation (downward and upward short wave radiation, downward and upward long wave radiation) and other meteorological elements. </w:t>
+        <w:t xml:space="preserve">本数据包括祁连山老虎沟12号冰川海拔4200m、4550m和5040m气象站资料(气温、相对湿度、降水、气压、风速风向、雪深以及辐射四分量等)，由于自动气象站所处条件恶劣，观测的气象要素有时会出现异常值或者缺失，因此，对海拔4200m、4550m 和5040m气温、相对湿度、降水、气压、风速风向、雪深以及辐射四分量（向下和向上短波辐射、向下和向上长波辐射）等气象要素进行异常点的剔除以及插补。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Through the automatic weather station, the observation instruments are: temperature and relative humidity: HMP45D; air pressure: ptb210; wind speed: met 010c; wind direction: met 020c; precipitation: t200b; short wave radiation: Kipp &amp; Zonen cm3; long wave radiation: Kipp &amp; Zonen CG3.</w:t>
+        <w:t xml:space="preserve">通过自动气象站获取，观测项目仪器为，气温和相对湿度 ：HMP45D；气压：PTB210；风速：Metone 010C；风向：Metone 020C；降水：T200B；短波辐射： Kipp﹠Zonen CM3；长波辐射： Kipp﹠Zonen CG3。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data sheet is converted into a form by a specially assigned person according to the instrument records.</w:t>
+        <w:t xml:space="preserve">本数据表是由专人根据仪器记录转换为表格形式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Laohugou glacier No.12 in Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山老虎沟12号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:10.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Air pressure</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气压，气温，相对湿度，风速，风向，降水，短波辐射，长波辐射</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric detection </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气探测 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:No.12 glacier </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山，老虎沟，12号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHEN Jizu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈记祖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHEN Jizu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈记祖  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHEN Jizu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈记祖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01801</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01801</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山地冰川动力过程、机理与模拟</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHEN Jizu. Meteorological data set of Laohugou glacier No.12 in Qilian Mountains from 2012 to 2015. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.74.</w:t>
+        <w:t xml:space="preserve">陈记祖. 2012-2015年祁连山老虎沟12号冰川气象数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.74.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>