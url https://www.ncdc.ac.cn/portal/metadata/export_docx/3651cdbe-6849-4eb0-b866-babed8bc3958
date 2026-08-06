--- v0 (2026-05-09)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">漠河/东营冻土低温三轴力学试验数据集（2018-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Low temperature triaxial mechanical test data set of Mohe / Dongying frozen soil (2018-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Low temperature triaxial mechanical test data set of Mohe / Dongying frozen soil (2018-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1705.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1705.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1705.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2018年和2019年于山东省青岛市进行冻土低温三轴抗压强度模拟实验，观测要素包括试样密度、环境温度、围压、抗压强度、峰值强度等。数据资源采集时间范围为2018年4月20日-2019年4月20日，利用低温三轴实验装置对漠河冻土和东营冻土测量两种冻土在不同埋深、不同温度及不同围压下的三轴抗压强度。用于研究冻土层力学参数特征随温度和围压的变化规律，建立冻土层岩土工程力学参数预测模型。</w:t>
+        <w:t xml:space="preserve">In 2018 and 2019, low-temperature triaxial compressive strength simulation experiments were conducted on frozen soil in Qingdao, Shandong Province. The observed factors included sample density, ambient temperature, confining pressure, compressive strength, peak strength, etc. The time range for data resource collection was from April 20, 2018 to April 20, 2019. A low-temperature triaxial experimental device was used to measure the triaxial compressive strength of Mohe permafrost and Dongying permafrost at different burial depths, temperatures, and confining pressures. Used to study the variation of mechanical parameters of frozen soil layer with temperature and confining pressure, and establish a prediction model for geotechnical engineering mechanical parameters of frozen soil layer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Experimental experiments, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据采集使用中国石油大学伺服控制低温常规三轴实验系统，技术参数：1.最大轴向力：1000kN；2.试验力精度：±1%；3.试验力分辨率：1/120000；4.活塞最大位移：100mm；5.位移精度：±1%；6.位移分辨率：1/100000；7.轴向变形测量范围：0-8mm；8.径向变形测量范围：0-4mm；9.变形测量精度：±1%；10.变形分辨率：1/100000；11.最大围压：100MPa；12.围压精度：±2%；13.围压分辨率：1/60000。</w:t>
+        <w:t xml:space="preserve">    The data collection uses the servo controlled low-temperature conventional three-axis experimental system of China University of Petroleum. Technical parameters: 1. Maximum axial force: 1000kN; 2. Test force accuracy: ± 1%; 3. Test force resolution: 1/120000; 4. Maximum piston displacement: 100mm; 5. Displacement accuracy: ± 1%; 6. Displacement resolution: 1/100000; 7. Axial deformation measurement range: 0-8mm; 8. Radial deformation measurement range: 0-4mm; 9. Deformation measurement accuracy: ± 1%; 10. Deformation resolution: 1/100000; 11. Maximum confining pressure: 100MPa; 12. confining pressure accuracy: ± 2%; 13. Resolution of confining pressure: 1/60000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">    Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/04/20-2019/04/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/04/20-2019/04/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑龙江省漠河市;山东省东营市;山东省青岛市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Mohe City, Heilongjiang Province; Dongying City, Shandong Province; Qingdao City, Shandong Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:43.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冻土, 低温力学实验, 抗压强度</w:t>
+        <w:t xml:space="preserve">Theme:Frozen soil, low temperature mechanical experiment, compressive strength</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑龙江省漠河市,  山东省东营市,  青岛市 </w:t>
+        <w:t xml:space="preserve">Place:Mohe City,  Heilongjiang Province,  Dongying City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高德利 </w:t>
+        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">牛成成  </w:t>
+        <w:t xml:space="preserve">author:NIU Chengcheng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAO Leli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高德利. 漠河/东营冻土低温三轴力学试验数据集（2018-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1705.2022.</w:t>
+        <w:t xml:space="preserve">GAO Leli. Low temperature triaxial mechanical test data set of Mohe / Dongying frozen soil (2018-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1705.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>