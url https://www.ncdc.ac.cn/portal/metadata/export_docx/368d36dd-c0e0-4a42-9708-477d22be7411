--- v0 (2026-05-28)
+++ v1 (2026-08-26)
@@ -2,1105 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于热带降水测量卫星（TRMM）降水雷达、可见光红外扫描仪及微波成像仪观测数据生成的雨团新数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A new dataset of rain cell generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A new dataset of rain cell generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.8352587</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8352587</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6960.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含轨道级数据，空间分辨率为 5 千米，垂直分辨率为 0.25 千米。其通过在降水雷达（PR）像素分辨率下融合热带降水测量卫星（TRMM）的 PR、可见光红外扫描仪（VIRS）及微波成像仪（TMI）观测数据，并结合雨团识别流程生成。该数据集可提供近地表雨强、雨强廓线、降水反射率因子廓线、可见光红外信号及微波信号等信息，为深入研究雨团结构特征提供了重要的新数据，同时为降水机制相关研究提供支持。</w:t>
+        <w:t xml:space="preserve">This dataset contains orbit-level data with 5 km spatial resolution and 0.25 km vertical resolution. It is produced by merging TRMM PR, VIRS and TMI measurements at PR pixel resolution combined with rain cell identification. The near-surface rain rate, profiles of rain rate and precipitation reflectivity factor, visible and infrared signals and microwave signals can be obtained in the dataset. The dataset provides new important data for in-depth research on the structural characteristics of rain cells and supports the study of precipitation mechanisms. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于Zenodo网站（https://zenodo.org/records/8352587）。</w:t>
+        <w:t xml:space="preserve">    Data sourced from Zenodo website（ https://zenodo.org/records/8352587 ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集是通过合并 TRMM PR、VIRS 和 TMI 以 PR 像素分辨率进行的测量，并结合雨团识别而生成的。</w:t>
+        <w:t xml:space="preserve"> This dataset was generated by merging TRMM PR, VIRS, and TMI measurements at PR pixel resolution, combined with rain cell recognition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/06/03-2003/06/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/06/03-2003/06/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:131.1 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">雨团, 降水雷达, 降水机制</w:t>
+        <w:t xml:space="preserve">Theme:Rain clusters, precipitation radar, precipitation mechanism</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天气学 </w:t>
+        <w:t xml:space="preserve">Subject:Synoptic Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2000 2001 2002 2003</w:t>
+        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1134,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1223,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1307,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1396,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1484,834 +1153,585 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">傅云飞 </w:t>
+        <w:t xml:space="preserve">contributors:FU Yunfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">傅云飞  </w:t>
+        <w:t xml:space="preserve">author:FU Yunfei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:FU Yunfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">傅云飞. 基于热带降水测量卫星（TRMM）降水雷达、可见光红外扫描仪及微波成像仪观测数据生成的雨团新数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6960.2025.</w:t>
+        <w:t xml:space="preserve">FU Yunfei. A new dataset of rain cell generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6960.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Zhenhao, Fu Yunfei, Zhang Peng, Gu Songyan, Chen Lin. A new dataset of rain cells generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager[J]. Earth System Science Data Discussions, 2024, . </w:t>
+        <w:t xml:space="preserve">Wu Zhenhao, Fu Yunfei, Zhang Peng, Gu Songyan, Chen Lin. A new dataset of rain cells generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager[J]. Earth System Science Data Discussions, 2024,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>