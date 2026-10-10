--- v1 (2026-08-26)
+++ v2 (2026-10-10)
@@ -2,846 +2,1105 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A new dataset of rain cell generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于热带降水测量卫星（TRMM）降水雷达、可见光红外扫描仪及微波成像仪观测数据生成的雨团新数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8352587</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A new dataset of rain cell generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6960.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8352587</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6960.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains orbit-level data with 5 km spatial resolution and 0.25 km vertical resolution. It is produced by merging TRMM PR, VIRS and TMI measurements at PR pixel resolution combined with rain cell identification. The near-surface rain rate, profiles of rain rate and precipitation reflectivity factor, visible and infrared signals and microwave signals can be obtained in the dataset. The dataset provides new important data for in-depth research on the structural characteristics of rain cells and supports the study of precipitation mechanisms. </w:t>
+        <w:t xml:space="preserve">  本数据集包含轨道级数据，空间分辨率为 5 千米，垂直分辨率为 0.25 千米。其通过在降水雷达（PR）像素分辨率下融合热带降水测量卫星（TRMM）的 PR、可见光红外扫描仪（VIRS）及微波成像仪（TMI）观测数据，并结合雨团识别流程生成。该数据集可提供近地表雨强、雨强廓线、降水反射率因子廓线、可见光红外信号及微波信号等信息，为深入研究雨团结构特征提供了重要的新数据，同时为降水机制相关研究提供支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data sourced from Zenodo website（ https://zenodo.org/records/8352587 ）.</w:t>
+        <w:t xml:space="preserve">  数据来源于Zenodo网站（https://zenodo.org/records/8352587）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset was generated by merging TRMM PR, VIRS, and TMI measurements at PR pixel resolution, combined with rain cell recognition.</w:t>
+        <w:t xml:space="preserve">  该数据集是通过合并 TRMM PR、VIRS 和 TMI 以 PR 像素分辨率进行的测量，并结合雨团识别而生成的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1999/06/03-2003/06/14</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999/06/03-2003/06/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">131.1 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Rain clusters, precipitation radar, precipitation mechanism</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雨团, 降水雷达, 降水机制</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Synoptic Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天气学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 2000 2001 2002 2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1134,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1223,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1307,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1396,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,563 +1484,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FU Yunfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">傅云飞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:FU Yunfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">傅云飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:FU Yunfei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">傅云飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FU Yunfei. A new dataset of rain cell generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6960.2025.</w:t>
+        <w:t xml:space="preserve">傅云飞. 基于热带降水测量卫星（TRMM）降水雷达、可见光红外扫描仪及微波成像仪观测数据生成的雨团新数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6960.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wu Zhenhao, Fu Yunfei, Zhang Peng, Gu Songyan, Chen Lin. A new dataset of rain cells generated from observations of the Tropical Rainfall Measuring Mission (TRMM) precipitation radar and visible and infrared scanner and microwave imager[J]. Earth System Science Data Discussions, 2024,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">