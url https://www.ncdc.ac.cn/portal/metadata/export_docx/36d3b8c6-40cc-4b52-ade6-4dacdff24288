--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,753 +2,890 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly Mass Balance Reconstruction Dataset for Representative Glaciers in Alaska from 1961 to 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">阿拉斯加典型冰川逐月物质平衡重建数据集（1961-2023年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7132.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly Mass Balance Reconstruction Dataset for Representative Glaciers in Alaska from 1961 to 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7132.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7132.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7132.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  阿拉斯加冰川是全球冰川物质亏损最严重的区域，研究该区域长时间序列物质平衡对认识冰川对气候变化响应具有极其重要的意义，本数据重建了阿拉斯加区域9条冰川过去六十年月尺度物质平衡，开展物质平衡变化对比分析，揭示变化机制的异同及其关联性：基于新开发的冰川物质平衡重建模型，重建了阿拉斯加9条冰川1961-2023年月尺度冰川物质平衡，阐明阿拉斯加冰川物质平衡变化的空间异质性，并进行敏感性试验，揭示阿拉斯加冰川物质平衡空间变化的驱动机制。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The observed glacier mass balance data were sourced from the World Glacier Monitoring Service (WGMS, https://wgms.ch/). Meteorological forcing data (temperature and precipitation) were retrieved from the European Centre for Medium-Range Weather Forecasts (ECMWF) ERA5 reanalysis dataset (ERA5 monthly averaged data on single levels from 1940 to present, https://cds.climate.copernicus.eu/datasets/reanalysis-era5-single-levels-monthly-means?tab=overview).</w:t>
+        <w:t xml:space="preserve">  实测冰川物质平衡数据来自于国际冰川监测网络（World Glacier Monitoring Service, WGMS, 网址：https://wgms.ch/)，用于驱动模型的气温和降水数据来自于欧洲天气预报中心的ERA5数据(ERA5 monthly averaged data on single levels from 1940 to present, 网址：https://cds.climate.copernicus.eu/datasets/reanalysis-era5-single-levels-monthly-means?tab=overview)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Developed a multi-parameter automatic calibration model for glacier mass balance: The original glacier model (Open Global Glacier Model, OGGM) was improved and developed to create the Glacier Mass Balance Multi-Parameter Calibration Model (OGGM_MPAC: Multi-Parameter Automatic Calibration for OGGM). The multi-parameters automatically calibrated by OGGM_MPAC include: precipitation correction factor (Pf), glacier temperature index (μ), bias correction factor (ε), glacier melt onset threshold (Tmelt), temperature lapse rate with altitude (Tlap), and rain-snow separation threshold (Tsolid). In the original model, only the first three parameters were calibrated, while the latter three were assigned uniform default values. This setting fails to adequately reflect the climatic differences in the distribution environments among various glaciers. Therefore, the new model incorporates calibration for these three additional parameters. The model employs a stepwise iterative method for automatic parameter calibration and utilizes "leave-one-out cross-validation."</w:t>
+        <w:t xml:space="preserve">  开发了冰川物质平衡多参数自动率定模型：对原有冰川模型（Open Global Glacier Model， OGGM模型）进行改进开发，得到冰川物质平衡多参数率定模型（OGGM_MPAC: Multi-Parameter Automatic Calibration for OGGM），OGGM_MPAC自动率定的多参数包括：降水校正系数（Pf），冰川温度指数（μ）,偏差校正因子（ε），冰川开始消融阈值（Tmelt），气温海拔梯度（Tlap）和雨雪分离阈值（Tsolid）,其中原模型中只率定前三个参数，而后三个参数采用统一的默认值，这种设定不能很好的反映不同冰川之间分布环境的气候差异性，因此新模型增加了三个参数的率定。模型采用步长迭代法进行参数的自动率定，采用“留一法交叉验证”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The Root Mean Square Error (RMSE) was employed to evaluate the discrepancy between the simulated and observed glacier mass balance. Furthermore, the simulation results were validated using mass balance data for these nine glaciers derived from altimetry measurements from 2000 to 2020.The validation results indicate that on an annual scale (annual mass balance), the RMSE between simulated and observed values is 0.68 m w.e/a. On a seasonal scale, the RMSE is 0.68 m w.e/a for the winter mass balance and 1.07 m w.e/a for the summer mass balance. Consequently, this dataset serves as a reliable indicator for assessing the response of glaciers in this region to climate change. </w:t>
+        <w:t xml:space="preserve">  采用均方根误差（RMSE）指标验证模拟冰川物质平衡与实测冰川物质平衡之间的误差，并采用2000-2020年测高法得到的这9条冰川物质平衡对模拟结果进行验证。   验证结果表明，在年尺度上（即年物质平衡）， 模拟值与实测值之间的均方根误差为0.68 m w.e/a， 在季节尺度上， 冬季物质平衡模拟值与实测值之间的RMSE为0.68， 夏季RMSE为1.07。因此，本数据集可作为评估该地区冰川对气候变化响应的可靠指标。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1961/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Alaska </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿拉斯加 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.pkl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +898,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier mass balance, reconstruction, Multi-Parameter Automatic Calibration, OGGM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川物质平衡, 重建, 多参数自动率定, OGGM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1961-2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961-2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">美国、加拿大,  阿拉斯加 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1166,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 72.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1255,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1339,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-135.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1428,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1516,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Yaojun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀军 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Yaojun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Yaojun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李耀军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42201163</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42201163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Modeling and predicting studies of the rapid glacier change in Alaska</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿拉斯加冰川快速变化的模拟与预估研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Yaojun. Monthly Mass Balance Reconstruction Dataset for Representative Glaciers in Alaska from 1961 to 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7132.2026.</w:t>
+        <w:t xml:space="preserve">李耀军. 阿拉斯加典型冰川逐月物质平衡重建数据集（1961-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7132.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>