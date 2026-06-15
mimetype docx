--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区、宁夏回族自治区土壤微生物测序调查数据集（2018年4月-9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Investigation data set of soil microbial sequencing in Inner Mongolia Autonomous Region and Ningxia Hui Autonomous Region (April September 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Investigation data set of soil microbial sequencing in Inner Mongolia Autonomous Region and Ningxia Hui Autonomous Region (April September 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2085.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2085.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2085.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于内蒙古自治区锡林郭勒盟典型草原和海拉尔放牧样地，共分轻牧、中牧、重牧三个放牧强度，得到各样地土壤微生物生物量数据。本次实验为研究放牧对草原土壤微生物生物量影响提供了基础数据。   属性信息包括：OTU（微生物分类单元）。</w:t>
+        <w:t xml:space="preserve">Based on the typical grassland and Hailar grazing sample land in Xilin Gol League of Inner Mongolia Autonomous Region, this data set is divided into three grazing intensities: light grazing, medium grazing and heavy grazing, and the soil microbial biomass data of various lands are obtained. This experiment provides basic data for studying the effect of grazing on grassland soil microbial biomass. Attribute information includes: OTU (microbial taxon). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在每个草原类型的采样点间隔约50 km，随机选取地势开阔的位置设置样点，在各样点中按土壤深度0-10 cm，10-20 cm，20-30 cm取得土壤样品。</w:t>
+        <w:t xml:space="preserve">   The sampling points of each grassland type are spaced at an interval of about 50 km. The sampling points are randomly selected from the open terrain, and the soil samples are obtained according to the soil depth of 0-10 cm, 10-20 cm and 20-30 cm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  土壤微生物数据通过Illumina MiSeq 300 PE平台在北京奥维森科技有限公司完成测试。</w:t>
+        <w:t xml:space="preserve">   Soil microbial data were tested in Beijing ovison Technology Co., Ltd. through Illumina miseq 300 PE platform.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  高通量测序准确性高。</w:t>
+        <w:t xml:space="preserve">   High throughput sequencing has high accuracy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/04/01-2018/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/04/01-2018/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区,锡林郭勒盟,海拉尔,宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Inner Mongolia Autonomous Region, Xilin Gol League, Hailar, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">142.0m-</w:t>
+        <w:t xml:space="preserve">altitude:142.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1669.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">17.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:17.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤微生物, 测序, 生物量, 微生物分类单元</w:t>
+        <w:t xml:space="preserve">Theme:Soil microorganism, sequencing, biomass, microbial taxon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区,  锡林郭勒盟,  海拉尔,  宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">Place:Inner Mongolia Autonomous Region,  Xilin Gol League,  Hailar,  Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">123.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,838 +1226,570 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王仁忠,  马琳娜,  党振华 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Renzhong,  Ma Linna,  DANG Zhenhua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王仁忠  </w:t>
+        <w:t xml:space="preserve">author:Wang Renzhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  马琳娜  </w:t>
+        <w:t xml:space="preserve">,  Ma Linna </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  党振华  </w:t>
+        <w:t xml:space="preserve">,  DANG Zhenhua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Renzhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">天然草地退化原因、过程与机制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王仁忠,马琳娜,党振华. 内蒙古自治区、宁夏回族自治区土壤微生物测序调查数据集（2018年4月-9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2085.2022.</w:t>
+        <w:t xml:space="preserve">Wang Renzhong, Ma Linna, DANG Zhenhua. Investigation data set of soil microbial sequencing in Inner Mongolia Autonomous Region and Ningxia Hui Autonomous Region (April September 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2085.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>