--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,948 +2,847 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020年子午岭六盘山国家级重点预防区水土流失地块数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil erosion plots in national key prevention area of Liupan Mountain in Ziwuling in 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil erosion plots in national key prevention area of Liupan Mountain in Ziwuling in 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2606.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2606.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2021.261</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020年子午岭六盘山国家级重点预防区水土流失地块统计表数据集包括陕西省耀州区、王益区、印台区、宜君县、陈仓区、陇县、千阳县、麟游县、彬县、长武县、旬邑县、淳化县、甘泉县、富县、洛川县、黄龙县、黄陵县，甘肃省清水县、张家川、崆峒区、崇信县、华亭县、静宁县、正宁县，宁夏回族自治区隆德县、泾源县2020年年度人为水土流失地块情况统计表，年度人为水土流失地块动态变化统计表，年度新增人为水土流失地块情况统计表。</w:t>
+        <w:t xml:space="preserve">The statistical table of soil and water loss plots in Liupanshan national key prevention area of Ziwuling in 2020 includes Yaozhou District, Wangyi District, Yintai District, Yijun County, Chencang District, long county, Qianyang County, Linyou County, Bin County, Changwu County, Xunyi County, Chunhua County, Ganquan County, Fu County, Luochuan County, Huanglong County, Huangling County of Shaanxi Province, Qingshui County, Zhangjiachuan county, Kongtong District of Gansu Province The statistical table of human soil erosion plots in Chongxin County, Huating County, Jingning County, Zhengning County, Longde County and Jingyuan County of Ningxia Hui Autonomous Region in 2020, the statistical table of annual dynamic change of human soil erosion plots, and the statistical table of annual newly added human soil erosion plots </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">子午岭六盘山国家级重点预防区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ziwuling Liupanshan national key prevention area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人为水土流失地块统计表，不同程度水土流失面积，不同程度的占人为水土流失地块面积</w:t>
+        <w:t xml:space="preserve">Theme:According to the statistical table of man-made soil and water loss plots</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">子午岭六盘山国家级重点预防区，陕西省，甘肃省，宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">Place:Ziwuling Liupanshan national key prevention area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -977,69 +876,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1066,69 +947,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1150,69 +1013,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1239,69 +1084,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,743 +1154,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">mailbox:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵妍  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Yan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2020年子午岭六盘山国家级重点预防区水土流失地块数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.261.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of soil erosion plots in national key prevention area of Liupan Mountain in Ziwuling in 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.261.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>