--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区土壤水分观测数据集（2008年5月-7月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: soil moisture observation data set in dense observation area of Linze station (may July 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: soil moisture observation data set in dense observation area of Linze station (may July 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1849.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1849.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1708</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月24日至7月11日在临泽站加密观测区开展土壤水分观测。观测目标：0-5cm表层土壤。观测样方和观测次数：荒漠东西样带（含40个子样方，每个子样方2-3次观测）、荒漠南北样带（含9个子样方，每个子样方2-4次观测）、荒漠微波同步P1至P6样带（各17次观测）、荒漠自东向西第六至第八航线下LY06至LY08样方（各9次观测）、五里墩农田样方（每个样点环刀法1次观测，ML2X土壤水分速测仪 3次观测），样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置详见临泽站加密观测区样方样带坐标.xls。   观测仪器：环刀（体积50cm^3）；ML2X土壤水分速测仪；五里墩农田样方同时采用两种仪器，其他样方均只用环刀。数据存储：Excel。   测量时间：荒漠东西样带（2008-05-24，2008-05-25，2008-05-28，2008-06-27，2008-07-11）；荒漠南北样带（2008-05-24，2008-05-25，2008-05-28，2008-06-27，2008-07-11）；五里墩农田样方（2008-05-24，2008-05-25，2008-05-28，2008-06-29，2008-07-11）；LY06（2008-06-06，2008-06-15，2008-06-29，2008-07-11）；LY07（2008-05-30，2008-06-06，2008-06-10，2008-06-15，2008-06-29，2008-07-11）；LY08（2008-05-30，2008-06-06，2008-06-10）；P1-6（2008-07-04，2008-07-08）。   预处理数据为土壤体积含水量。</w:t>
+        <w:t xml:space="preserve">Soil moisture observation was carried out in the intensive observation area of Linze station from May 24 to July 11, 2008. Observation target: 0-5cm topsoil. Observation quadrats and times: Desert East-West Transect (including 40 sub quadrats, 2-3 observations per sub quadrat), desert North-South Transect (including 9 sub quadrats, 2-4 observations per sub quadrat), desert microwave synchronous P1-P6 Transect (17 observations each), ly06-ly08 transect under the sixth to eighth route from east to West (9 observations each) Wulidun farmland quadrat (one observation by the ring knife method for each sample point and three observations by the ml2x soil moisture rapid meter). For the distribution and numbering information of the quadrat sample belt, please refer to the metadata "Heihe comprehensive remote sensing joint test: layout of the quadrat sample belt in the dense observation area of Linze station". For the quadrat location, please refer to the quadrat sample belt coordinates.xls in the dense observation area of Linze station. Observation instrument: ring knife (volume 50cm ^ 3); Ml2x soil moisture meter; Two instruments are used in wulidun farmland quadrat at the same time, and only ring knife is used in other quadrats. Data storage: Excel. Measurement time: Desert East-West Transect (2008-05-24, 2008-05-25, 2008-05-28, 2008-06-27, 2008-07-11); North South transect of Desert (2008-05-242008-05-252008-05-282008-06-272008-07-11); Wulidun farmland sample (2008-05-242008-05-252008-05-282008-06-292008-07-11); LY06（2008-06-06，2008-06-15，2008-06-29，2008-07-11）； LY07（2008-05-30，2008-06-06，2008-06-10，2008-06-15，2008-06-29，2008-07-11）； LY08（2008-05-30，2008-06-06，2008-06-10）； P1-6（2008-07-04，2008-07-08）。 The pretreatment data is soil volume water content </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月24日至7月11日在临泽站加密观测区开展土壤水分观测。</w:t>
+        <w:t xml:space="preserve"> Soil moisture observation was carried out in the intensive observation area of Linze station from May 24 to July 11, 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测目标：0-5cm表层土壤。观测样方和观测次数：荒漠东西样带（含40个子样方，每个子样方2-3次观测）、荒漠南北样带（含9个子样方，每个子样方2-4次观测）、荒漠微波同步P1至P6样带（各17次观测）、荒漠自东向西第六至第八航线下LY06至LY08样方（各9次观测）、五里墩农田样方（每个样点环刀法1次观测，ML2X土壤水分速测仪 3次观测）。观测仪器：环刀（体积50cm^3）；ML2X土壤水分速测仪；五里墩农田样方同时采用两种仪器，其他样方均只用环刀。</w:t>
+        <w:t xml:space="preserve"> Observation target: 0-5cm topsoil. Observation quadrats and times: Desert East-West Transect (including 40 sub quadrats, 2-3 observations per sub quadrat), desert North-South Transect (including 9 sub quadrats, 2-4 observations per sub quadrat), desert microwave synchronous P1-P6 Transect (17 observations each), ly06-ly08 transect under the sixth to eighth route from east to West (9 observations each) Wulidun farmland quadrat (each sample point is observed once by ring knife method and 3 times by ml2x soil moisture rapid meter). Observation instrument: ring knife (volume 50cm ^ 3); Ml2x soil moisture meter; Two instruments are used in wulidun farmland quadrat at the same time, and only ring knife is used in other quadrats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/04-2008/07/22</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/04-2008/07/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤水分, 环刀, ML2X土壤水分速测仪, 土壤</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture, ring knife, ml2x soil moisture meter, soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽站加密观测区,  黑河流域,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Intensive observation area of Linze station,  Heihe River Basin,  hydrological test area of arid area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡 </w:t>
+        <w:t xml:space="preserve">contributors:Song Yi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡  </w:t>
+        <w:t xml:space="preserve">author:Song Yi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Song Yi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋怡. 黑河综合遥感联合试验：临泽站加密观测区土壤水分观测数据集（2008年5月-7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1708.</w:t>
+        <w:t xml:space="preserve">Song Yi. Heihe River comprehensive remote sensing joint experiment: soil moisture observation data set in dense observation area of Linze station (may July 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1708.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>