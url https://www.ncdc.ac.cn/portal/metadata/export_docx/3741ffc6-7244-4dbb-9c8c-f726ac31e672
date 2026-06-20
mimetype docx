--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -926,51 +926,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1145,51 +1145,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 40.92</w:t>
+              <w:t xml:space="preserve"> 40.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1407,51 +1407,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 34.42</w:t>
+              <w:t xml:space="preserve"> 34.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
@@ -1699,147 +1699,167 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">吴立宗  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
@@ -2140,51 +2160,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄土区流域尺度水文生态过程及其对全球气候变化的响应项目的汇交数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.817.</w:t>
+        <w:t xml:space="preserve">吴立宗. 黄土区流域尺度水文生态过程及其对全球气候变化的响应项目的汇交数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.817.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>