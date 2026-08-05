--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄土区流域尺度水文生态过程及其对全球气候变化的响应项目的汇交数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Watershed scale hydrological and ecological processes and their responses to global climate change in the Loess Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Watershed scale hydrological and ecological processes and their responses to global climate change in the Loess Plateau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3861.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3861.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2021.817</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄土区流域尺度水文生态过程及其对全球气候变化的响应项目属于国家自然科学基金“中国西部环境与生态科学”重大研究计划，负责人为中国科学院水利部水土保持研究所刘文兆研究员，项目运行时间为2003.1-2005.12。本数据集基于黄土高原71个气象站点实测的长时间序列的日值气象数据产生，日气象参数包括：降水量，最高、最低和平均气温，太阳辐射，相对湿度，风速与风向。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据来源于中国气象科学数据共享服务网和黄土高原水土保持数据库。其中黄土高原仅有12个站点有太阳辐射资料，其他站点太阳辐射参数通过kriging空间内插生成，露点温度使用平均温度和相对湿度计算而成。</w:t>
+        <w:t xml:space="preserve">The data comes from China Meteorological science data sharing service network and Loess Plateau Soil and water conservation database. Only 12 stations in the Loess Plateau have solar radiation data. The solar radiation parameters of other stations are generated by Kriging spatial interpolation. The dew point temperature is calculated by using average temperature and relative humidity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">是在评估和改进天气生成器CLIGEN在黄土高原的实用性过程中产生的。该数据集共包括黄土高原71个气象站点驱动CLIGEN的参数数据文件和运行CLIGEN产生的100年日气象数据文件</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量优</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/07-2005/12/07</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/07-2005/12/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域重点支流（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Key Tributaries of the Yellow River Basin (including Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:38.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:ascll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 全球气候变化, 水文生态</w:t>
+        <w:t xml:space="preserve">Theme:The Yellow River Basin, Global climate change, Hydroecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967597</w:t>
+        <w:t xml:space="preserve">phone:09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+        <w:t xml:space="preserve">,  MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 黄土区流域尺度水文生态过程及其对全球气候变化的响应项目的汇交数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.817.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Watershed scale hydrological and ecological processes and their responses to global climate change in the Loess Plateau. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.817.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>