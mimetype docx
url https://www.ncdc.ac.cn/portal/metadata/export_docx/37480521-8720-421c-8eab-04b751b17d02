--- v0 (2026-06-30)
+++ v1 (2026-09-29)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily data set of nitrogen dioxide at Shangdianzi atmospheric background station, Beijing, 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2018年北京上甸子大气本底站二氧化氮日数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SDZRAW.db0006.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily data set of nitrogen dioxide at Shangdianzi atmospheric background station, Beijing, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.SDZRAW.2020.28</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.SDZRAW.db0006.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SDZRAW.2020.28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">For the minute level nitrogen dioxide concentration data collected at Shangdianzi station in 2018, the first step is to conduct observer level quality control; secondly, with the support of data quality control software, the hour data is generated through expert level quality control; and then the day data set is synthesized from the hour data. The daily data set includes information such as collection time, device name, data value, maximum value, maximum value (datavaluetmx), minimum value (datavaluemin), minimum value occurrence time (datavaluetmn), etc., which can be used for daily change analysis of nitrogen dioxide data of main air pollution gases. </w:t>
+        <w:t xml:space="preserve">对上甸子站2018年采集的分钟级二氧化氮浓度数据首先进行观测员级质控；其次，在数据质控软件支持下经专家级质控生成小时数据；再由小时数据合成日数据集。日数据集包括采集时间（CollectTime）、设备名称（DeviceName）、数据值（DataValue）、最大值（DataValueMax）、最大值出现时间（DataValueTMx）、最小值（DataValueMin）、最小值出现时间（DataValueTMn）等信息，可进行主要大气污染气体二氧化氮数据的日变化分析等应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Te42i TL NOx analyzer produced by Thermo Fisher company was used to collect the concentration data of nitrogen dioxide at minute level. The data unit was ppb and the data format was excel (*. XLS).</w:t>
+        <w:t xml:space="preserve">采用Thermo fisher 公司生产的TE42i-TL型氮氧化物分析仪采集二氧化氮分钟级浓度数据，数据单位为ppb，数据格式为Excel(*.xls)格式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">First, the original data is filtered by singular value, zero span check and other processes to eliminate the problematic observation data. Then the data are corrected according to the calibration curve, and the hourly and daily mean values are calculated according to the effective data.</w:t>
+        <w:t xml:space="preserve">原始数据首先经过奇异值筛选，零跨检查等过程，剔除有问题的观测数据。然后根据校准曲线对数据进行校正，最后根据有效数据量进行小时均值和日均值计算。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data quality is good after the quality control of observer level and expert level. </w:t>
+        <w:t xml:space="preserve">数据经过观测员级和专家级两级质控，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:In the atmospheric background station of Shangdianzi District, Houshan, Shangdianzi Village, Gaoling Town, Miyun District, Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市密云区高岭镇上甸子村后山上甸子区域大气本底站内 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:293.1m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">293.1m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">293.5m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:50.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Nitrogen dioxide, Shangdianzi, atmospheric background</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">二氧化氮, 上甸子, 大气本底</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Miyun District,  Shangdianzi,  BeiJing,  Gaoling Town </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">密云区,  上甸子,  北京市,  高岭镇 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:MA Zhiqiang,  SHI Qingfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马志强,  石庆峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Quan Weijun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权维俊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Quan Weijun , MA Zhiqiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权维俊, 马志强</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MA Zhiqiang, SHI Qingfeng. Daily data set of nitrogen dioxide at Shangdianzi atmospheric background station, Beijing, 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.SDZRAW.2020.28.</w:t>
+        <w:t xml:space="preserve">马志强,石庆峰. 2018年北京上甸子大气本底站二氧化氮日数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.SDZRAW.2020.28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>