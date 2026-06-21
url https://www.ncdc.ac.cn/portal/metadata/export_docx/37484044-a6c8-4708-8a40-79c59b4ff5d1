--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,992 +2,847 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">雅鲁藏布江流域1:10万冰湖分布数据集（2005年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 Glacial Lake Distribution Data Set of the Yarlung Zangbo River Basin (2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 Glacial Lake Distribution Data Set of the Yarlung Zangbo River Basin (2005)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3849.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3849.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.731</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为雅鲁藏布江流域冰湖数据根据2005年ETM遥感影像，参考Spot及GeoEye-1等高分辨率影像采集而来，数据集为雅鲁藏布江10万流域边界、冰湖、河流数据空间及属性数据，包括以下文件：Brahmaputra_Boundary, Brahmaputra_Glacical_Lakes，Brahmaputra_Rivers。 比例尺为1:100000 Ningxia_City_point(城市居民点)属性字段 a.名称解释 字段1：Basin_Code(流域名称) 数据类型：String（254） 字段2：gl_coad（冰湖编码） 数据类型：String（254） 字段3：Longitude（冰湖经度） 数据类型：String（254） 字段4：longitude (冰湖纬度) 数据类型：String（254） 字段5：altitude（高程点） 数据类型：Number（19） 字段6：gl_area（冰湖面积） 数据类型：Number（19） 字段7：gl_Length(冰湖长度) 数据类型：Number（19） 字段8：gl_class（冰湖等级） 数据类型：String（254） 字段9：datasource (影像) 数据类型：String（254） 字段10：gl_orient (冰湖朝向) 数据类型：String（254） 字段11：dist2gr (冰湖到冰川的距离) 数据类型：Number（19） 字段12：Ds_date1 (影像时间) 数据类型：Date（8） b. 量纲（度量单位） gl_Length(冰湖长度)：公里；gl_area（冰湖面积）：平方公里；dist2gr (冰湖到冰川的距离)：公里 冰湖属性中，冰川到冰湖的距离（dist2gr）有些是没有对应冰川的，值是0;冰湖朝向（gl_orient）有些湖是没有朝向的在，值是0</w:t>
+        <w:t xml:space="preserve">This data is collected from the the Yarlung Zangbo River basin ice lake data based on the ETM remote sensing image in 2005, referring to the high-resolution images such as Spot and GeoEye-1. The data set is the the Yarlung Zangbo River 100000 basin boundary, ice lake, river data space and attribute data, including the following files: Brahmaputra_ Boundary, Brahmaputra_ Glacial_ Lakes, Brahmaputra_ Rivers Scale 1:100000 Ningxia_ City_ Point (urban settlement) attribute field a. Name Explanation Field 1: Basin_ Code (Basin Name) Data type: String (254) Field 2: gl_ COAD (Ice Lake Code) Data type: String (254) Field 3: Longitude Data type: String (254) Field 4: Longitude (Ice Lake Latitude) Data type: String (254) Field 5: altitude Data type: Number (19) Field 6: gl_ Area (Ice Lake Area) Data type: Number (19) Field 7: gl_ Length Data type: Number (19) Field 8: gl_ Class (Ice Lake Level) Data type: String (254) Field 9: datasource (image) Data type: String (254) Field 10: gl_ Orientation Data type: String (254) Field 11: dist2Gr (distance from glacial lake to glacier) Data type: Number (19) Field 12: Ds_ Date 1 (image time) Data type: Date (8) B Dimension (unit of measurement) Gl_ Length: kilometers; Gl_ Area (Ice Lake Area): square kilometers; Dist2Gr (distance from glacial lake to glacier): kilometers In the attributes of glacial lakes, the distance from glaciers to glacial lakes (dist2gr) may not correspond to glaciers, with a value of 0; Glacier lake orientation (gl_orient) Some lakes are not oriented, with a value of 0 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">TM/EMT,Spot、GeoEye-1遥感影像，地形图等</w:t>
+        <w:t xml:space="preserve">TM/EMT, Spot, GeoEye-1 remote sensing images, topographic maps, etc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据</w:t>
+        <w:t xml:space="preserve">Utilize remote sensing software such as GIS and ENVI to accurately correct the required images and then digitize them. Strictly extract, organize, and edit spatial and attribute data according to the 100000 scale requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源遥感影像，地形图等，经过精校正</w:t>
+        <w:t xml:space="preserve">Data source remote sensing images, topographic maps, etc., finely calibrated </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雅鲁藏布江流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yarlung Zangbo River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰湖分布, 基础地理, 冰湖</w:t>
+        <w:t xml:space="preserve">Theme:Distribution of glacial lakes, Basic geography, Ice lake</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">雅鲁藏布江流域,  西藏 </w:t>
+        <w:t xml:space="preserve">Place:brahmaputra river basin,  Tibet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1021,69 +876,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1110,69 +947,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 82.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1013,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1283,69 +1084,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1371,743 +1154,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖春梅  </w:t>
+        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Lizong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 雅鲁藏布江流域1:10万冰湖分布数据集（2005年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.731.</w:t>
+        <w:t xml:space="preserve">WU Lizong. 1:100000 Glacial Lake Distribution Data Set of the Yarlung Zangbo River Basin (2005). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.731.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>