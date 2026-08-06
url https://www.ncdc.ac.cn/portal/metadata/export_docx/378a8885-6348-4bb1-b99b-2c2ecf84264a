--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012-2013年巴丹吉林沙漠水体化学和同位素检测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012-2013 chemical and isotopic data of water body in Badain Jilin desert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012-2013 chemical and isotopic data of water body in Badain Jilin desert</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3182.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3182.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1646</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2012-2013年巴丹吉林沙漠水体化学和同位素检测数据，本项目采集的巴丹吉林沙漠湖水和地下水的水样D-18O同位素、14C年龄以及水化学简分析测试结果。数据内容包括水样点的经纬度坐标、水体属性、采样深度、测试项目和测试结果结果等。</w:t>
+        <w:t xml:space="preserve">This dataset contains chemical and isotopic detection data of water bodies in the Badain Jaran Desert from 2012 to 2013. The D-18O isotope, 14C age, and hydrochemical analysis test results of water samples collected from the lake and groundwater in the Badain Jaran Desert in this project are presented. The data content includes the longitude and latitude coordinates of water sample points, water body properties, sampling depth, test items, and test results </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据内容包括水样点的经纬度坐标、水体属性、采样深度、测试项目和测试结果结果等。</w:t>
+        <w:t xml:space="preserve">The data content includes the longitude and latitude coordinates of water samples, water properties, sampling depth, test items and test results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器采集，人工校准。</w:t>
+        <w:t xml:space="preserve">Instrument acquisition, manual calibration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">83.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:83.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地下水, 湖水, 沙漠水体化学, 同位素</w:t>
+        <w:t xml:space="preserve">Theme:Groundwater, Lake Water, Desert Water Chemistry, Isotope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域上中下游,  黑河流域,  巴丹吉林沙漠 </w:t>
+        <w:t xml:space="preserve">Place:Upper_middle and lower reaches of Heihe River Basin,  Heihe River Basin,  Badanjilin Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡晓农 </w:t>
+        <w:t xml:space="preserve">contributors:HU Xiaonong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王旭升  </w:t>
+        <w:t xml:space="preserve">author:Wang Xusheng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center , HU Xiaonong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡晓农. 2012-2013年巴丹吉林沙漠水体化学和同位素检测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1646.</w:t>
+        <w:t xml:space="preserve">HU Xiaonong. 2012-2013 chemical and isotopic data of water body in Badain Jilin desert. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1646.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>