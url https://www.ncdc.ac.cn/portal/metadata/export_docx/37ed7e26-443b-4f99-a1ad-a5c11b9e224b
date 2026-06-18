--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -2,837 +2,992 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spatial distribution data of World Cultural and Natural Heritage sites</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">世界文化和自然遗产空间分布数据（截止2023年12月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7096.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatial distribution data of World Cultural and Natural Heritage sites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7096.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7096.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7096.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset represents vector point data on the spatial distribution of World Cultural and Natural Heritage sites in the Yellow River Basin. It originates from the Spatial database of the United Nations Educational, Scientific and Cultural Organization World Heritage Centre. Geospatial elements within the basin were extracted and standardized to the CGCS2000 coordinate system, covering the entire Yellow River Basin. </w:t>
+        <w:t xml:space="preserve">  本数据集为黄河流域世界文化和自然遗产空间分布矢量点数据，源自联合国教科文组织世界遗产中心空间数据库，提取流域范围内要素、统一转换至CGCS2000坐标系生成，覆盖整个黄河流域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Spatial database of the United Nations Educational, Scientific and Cultural Organization World Heritage Centre.</w:t>
+        <w:t xml:space="preserve">  联合国教科文组织世界遗产中心空间数据库</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on the spatial distribution information of World Cultural and Natural Heritage sites provided by the Spatial database of the United Nations Educational, Scientific and Cultural Organization World Heritage Centre, this study conducted vectorization of World Cultural and Natural Heritage sites. Vector point elements within the boundaries of the Yellow River Basin were extracted. The processed data were uniformly transformed into the CGCS2000 coordinate system using ArcGIS to ensure accuracy at the watershed scale.</w:t>
+        <w:t xml:space="preserve">  以联合国教科文组织世界遗产中心空间数据库提供的世界文化和自然遗产空间分布信息为基础，矢量化世界文化和自然遗产，提取黄河流域边界内的矢量点要素，通过arcGIS将提取后数据的统一转换为CGCS2000坐标系，确保数据在流域尺度下的准确性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data were rigorously cross-referenced and verified using multiple online map platforms, including Amap (Gaode Map), Baidu Map, and Tencent Map. </w:t>
+        <w:t xml:space="preserve">  本数据结合高德、百度和腾讯等多个在线地图平台对数据进行了严格的交叉比对和校验。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:56.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Shapefile</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shapefile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:World Cultural and Natural Heritage, Yellow River Basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">世界文化和自然遗产, 黄河流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1021,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1110,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1194,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">121.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1283,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,600 +1371,868 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Jutao,  Li Xuejiao,  Su Yingqing,  LIU Wei,  Zhu Meng,  Liao Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张举涛,  李雪娇,  苏迎庆,  刘蔚,  朱猛,  廖芮 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Jutao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张举涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xuejiao </w:t>
+        <w:t xml:space="preserve">,  李雪娇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Su Yingqing </w:t>
+        <w:t xml:space="preserve">,  苏迎庆  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LIU Wei </w:t>
+        <w:t xml:space="preserve">,  刘蔚  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhu Meng </w:t>
+        <w:t xml:space="preserve">,  朱猛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Liao Rui </w:t>
+        <w:t xml:space="preserve">,  廖芮  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Jutao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张举涛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2023NCDC004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023NCDC004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域人文社会经济发展数据集制作</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Jutao, Li Xuejiao, Su Yingqing, LIU Wei, Zhu Meng, Liao Rui. Spatial distribution data of World Cultural and Natural Heritage sites. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7096.2026.</w:t>
+        <w:t xml:space="preserve">张举涛,李雪娇,苏迎庆,刘蔚,朱猛,廖芮. 世界文化和自然遗产空间分布数据（截止2023年12月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7096.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>