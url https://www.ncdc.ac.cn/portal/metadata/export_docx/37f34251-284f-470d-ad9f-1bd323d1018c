--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：冰沟流域加密观测区MODIS地面同步观测数据集（2008年3月14日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: MODIS ground synchronous observation data set in intensive observation area of Binggou basin (March 14, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: MODIS ground synchronous observation data set in intensive observation area of Binggou basin (March 14, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1848.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1848.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1824</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年3月14日在冰沟流域加密观测区开展的MODIS地面同步观测，主要目的是提供MODIS数据雪盖面积制图和雪面温度反演的验证数据集。   观测内容包括：   1）积雪参数观测，观测变量包括雪表面和雪土界面同步温度、地表温度（手持式红外温度计）、雪分层温度（针式温度计）、雪深、雪密度（尺子和雪铲）和雪粒径（手持式显微镜）以及卫星同步雪表面温度。   2）积雪反照率观测（总辐射表），在BG-A样地进行，观测时间为北京时间（BJT）2008年3月14日11:10到13:24。   3）积雪光谱观测（由新疆气象局ASD野外光谱仪测量），MODIS过境时刻在分别在BG-A、BG-I样地进行。   该数据集包括原始数据和预处理数据2个文件夹。</w:t>
+        <w:t xml:space="preserve">The MODIS ground synchronous observation was carried out in the intensive observation area of Binggou basin on March 14, 2008. The main purpose is to provide the verification data set of MODIS data snow cover area mapping and snow surface temperature inversion. Observation contents include: 1) Snow parameter observation. The observed variables include synchronous temperature of snow surface and snow soil interface, surface temperature (handheld infrared thermometer), snow stratification temperature (needle thermometer), snow depth, snow density (ruler and snow shovel) and snow particle size (handheld microscope) and satellite synchronous snow surface temperature. 2) Snow albedo observation (total radiometer) was conducted at bg-a sample plot from 11:10 to 13:24 Beijing time (BJT) on March 14, 2008. 3) Snow spectrum observation (measured by ASD field spectrometer of Xinjiang Meteorological Bureau), MODIS transit time is carried out in bg-a and bg-i sample plots respectively. The dataset includes two folders: original data and preprocessed data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年3月14日在冰沟流域加密观测区开展的MODIS地面同步观测，主要目的是提供MODIS数据雪盖面积制图和雪面温度反演的验证数据集。</w:t>
+        <w:t xml:space="preserve">  The MODIS ground synchronous observation was carried out in the intensive observation area of Binggou basin on March 14, 2008. The main purpose is to provide the verification data set of MODIS data snow cover area mapping and snow surface temperature inversion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测内容包括：   1）积雪参数观测，观测变量包括雪表面和雪土界面同步温度、地表温度（手持式红外温度计）、雪分层温度（针式温度计）、雪深、雪密度（尺子和雪铲）和雪粒径（手持式显微镜）以及卫星同步雪表面温度。   2）积雪反照率观测（总辐射表），在BG-A样地进行，观测时间为北京时间（BJT）2008年3月14日11:10到13:24。   3）积雪光谱观测（由新疆气象局ASD野外光谱仪测量），MODIS过境时刻在分别在BG-A、BG-I样地进行。</w:t>
+        <w:t xml:space="preserve"> Observation contents include:   1) Snow parameter observation. The observed variables include synchronous temperature of snow surface and snow soil interface, surface temperature (handheld infrared thermometer), snow stratification temperature (needle thermometer), snow depth, snow density (ruler and snow shovel) and snow particle size (handheld microscope) and satellite synchronous snow surface temperature.   2) Snow albedo observation (total radiometer) was conducted at bg-a sample plot from 11:10 to 13:24 Beijing time (BJT) on March 14, 2008.   3) Snow spectrum observation (measured by ASD field spectrometer of Xinjiang Meteorological Bureau), MODIS transit time is carried out in bg-a and bg-i sample plots respectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/14-2008/03/15</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/14-2008/03/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">330.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:330.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">雪深, MODIS, 雪密度, 雪表面温度, 雪光谱, 雪粒径, 雪反照率, 雪层温度, 地面同步观测</w:t>
+        <w:t xml:space="preserve">Theme:The snow is deep, MODIS, Snow density, Snow surface temperature, Snow spectrum, Snow grain size, Snow albedo, Snow layer temperature, Ground synchronous observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  大冬树山垭口,  上游寒区水文试验区,  冰沟流域加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Dadongshushan pass,  Hydrological test area in upper cold region,  Intensive observation area in Binggou Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">白云洁,  盖春梅,  李弘毅,  梁继,  舒乐乐,  王旭峰,  马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Bai Yunjie,  GAI Chunmei,  LI Hongyi,  Liang Ji,  Shu Lele,  Wang Xufeng,  Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云  </w:t>
+        <w:t xml:space="preserve">author:DaiLiyun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">白云洁,盖春梅,李弘毅,梁继,舒乐乐,王旭峰,马明国. 黑河综合遥感联合试验：冰沟流域加密观测区MODIS地面同步观测数据集（2008年3月14日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1824.</w:t>
+        <w:t xml:space="preserve">Bai Yunjie, GAI Chunmei, LI Hongyi, Liang Ji, Shu Lele, Wang Xufeng, Ma mingguo. Heihe River Integrated Remote Sensing joint experiment: MODIS ground synchronous observation data set in intensive observation area of Binggou basin (March 14, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1824.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>