--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于第一次冰川编目的黑河流域冰川分布数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset of glacier distribution in the Black River Basin based on the First Glacier Inventory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset of glacier distribution in the Black River Basin based on the First Glacier Inventory</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/westdc.003.2019.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/westdc.003.2019.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.581</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冰川对气候变化反应灵敏，是全球变化重要的指示器和放大器。在内陆河地区，河川径流主要来自于高山冰雪融水，冰川是这些地区非常重要的“固体水库”，冰川融水是黑河各支流重要的补给来源。 黑河流域冰川编目完成于1979-1980年，相关信息可参考王宗太等编著的《中国冰川目录-祁连山区》。2004年《中国冰川目录》相关成果经过系统数字化处理，建立了数据库，最终成果通过《中国冰川信息系统》发行。但在坐标恢复过程中参考资料精度较差，黑河流域的冰川分布图带有明显的位置偏移，因此我们又利用正射几何校正的Landsat遥感影像进行了校对。处理后的黑河冰川分布数据在几何精度上与我国现有的基础地理信息保持高度一致，在属性上与第一次冰川编目保持一致.</w:t>
+        <w:t xml:space="preserve">Glacier is sensitive to climate change and is an important indicator and amplifier of global change. Glacier is a very important "solid reservoir" in these areas, and glacier melt water is an important supply source for the tributaries of Heihe River. The catalogue of glaciers in Heihe River Basin was completed from 1979 to 1980. For relevant information, please refer to the catalogue of glaciers in China - Qilian Mountains compiled by Wang Zongtai. In 2004, the related achievements of "China glacier catalogue" were processed systematically and digitized, and the database was established. The final results were published through China glacier information system. However, in the process of coordinate recovery, the accuracy of the reference data is poor, and the glacier distribution map of Heihe River Basin has obvious position deviation. Therefore, we used ortho geometric correction of Landsat remote sensing image for proofreading. The results show that the processed glacier distribution data are highly consistent with the existing basic geographic information in China in geometric precision, and consistent with the first glacier catalogue in attribute </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王宗太等编著的《中国冰川目录-祁连山区》</w:t>
+        <w:t xml:space="preserve">Catalogue of glaciers in China - Qilian Mountains, edited by Wang Zongtai, et al</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2004年《中国冰川目录》相关成果经过系统数字化处理，建立了数据库，最终成果通过《中国冰川信息系统》发行。但在坐标恢复过程中参考资料精度较差，黑河流域的冰川分布图带有明显的位置偏移，因此我们又利用正射几何校正的Landsat遥感影像进行了校对。</w:t>
+        <w:t xml:space="preserve">In 2004, the related achievements of "China glacier catalogue" were processed systematically and digitized, and the database was established. The final results were published through China glacier information system. However, in the process of coordinate recovery, the accuracy of the reference data is poor, and the glacier distribution map of Heihe River Basin has obvious position deviation. Therefore, we used ortho geometric correction of Landsat remote sensing image for proofreading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">处理后的黑河冰川分布数据在几何精度上与我国现有的基础地理信息保持高度一致，在属性上与第一次冰川编目保持一致.</w:t>
+        <w:t xml:space="preserve">The results show that the processed glacier distribution data are highly consistent with the existing basic geographic information in China in geometric precision, and consistent with the first glacier catalogue in attribute </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1960/01/01-1980/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1960/01/01-1980/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">620.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:620.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ESRI Shapefile</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:ESRI Shapefile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">第一次冰川编目, 冰川</w:t>
+        <w:t xml:space="preserve">Theme:The first catalogue of glaciers, glaciers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
+        <w:t xml:space="preserve">Time:1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星   </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王宗太 </w:t>
+        <w:t xml:space="preserve">contributors:Wang zongtai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
+        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang zongtai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王宗太. 基于第一次冰川编目的黑河流域冰川分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.581.</w:t>
+        <w:t xml:space="preserve">Wang zongtai. A dataset of glacier distribution in the Black River Basin based on the First Glacier Inventory. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.581.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>