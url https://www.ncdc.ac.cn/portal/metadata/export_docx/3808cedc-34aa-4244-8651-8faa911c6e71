--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  高时空分辨率绿洲土地覆被地图，对厘清干旱区生态演化与社会发展过程具有重要价值。然而绿洲相关研究起步较晚，加之绿洲景观高度破碎、土地覆被类型转换频繁，构建高时空分辨率绿洲土地覆被数据集面临诸多挑战，因此，专门针对绿洲的此类数据产品仍然匮乏。   基于此，本文构建一套逐年 30 米土地覆被制图框架，融合 Landsat 卫星影像、机器学习算法、时间序列分割模型（LandTrendr）与主成分分析方法。基于该框架，依托谷歌地球引擎（GEE）平台生成 1987—2024 年中国绿洲 30 米逐年土地覆被数据集（OasisMap30）。基于 6300 余个目视解译样本的精度验证表明， OasisMap30 整体精度高于 90%。结合目视解译样本与第三方验证数据开展多产品交叉对比，OasisMap30 在分类精度与误差控制方面优势显著。此外，将该数据集与多款 30 米不透水面、耕地、地表水体专题产品对比，发现 OasisMap30 与现有数据一致性良好。   基于 OasisMap30 数据集，本文解析了中国绿洲土地覆被格局演变特征。结果显示：1987—2024 年我国绿洲总面积扩张 45.87%，增量达 775 万公顷，扩张核心驱动力为耕地开垦与草地修复。其中，404 万公顷荒漠转化为草地，319 万公顷荒漠开垦为耕地；不透水面扩张 58 万公顷，地表水体增加 35 万公顷；同时存在大量地类内部转换，例如 312 万公顷草地转为耕地。   综上，这套时序连续、高分辨率的 OasisMap30 数据集可为绿洲景观格局演变、社会 - 生态响应、空间格局优化等研究提供有力支撑，助力绿洲区域可持续发展。   数据集共划分 7 类土地覆被：不透水面、地表水体、耕地、灌木、林地、草地与裸地。</w:t>
+        <w:t xml:space="preserve">  高时空分辨率绿洲土地覆被地图，对厘清干旱区生态演化与社会发展过程具有重要价值。然而绿洲相关研究起步较晚，加之绿洲景观高度破碎、土地覆被类型转换频繁，构建高时空分辨率绿洲土地覆被数据集面临诸多挑战，因此，专门针对绿洲的此类数据产品仍然匮乏。   基于此，本文构建一套逐年 30 米土地覆被制图框架，融合 Landsat 卫星影像、机器学习算法、时间序列分割模型（LandTrendr）与主成分分析方法。基于该框架，依托谷歌地球引擎（GEE）平台生成 1987—2024 年中国绿洲 30 米逐年土地覆被数据集（OasisMap30）。基于 6300 余个目视解译样本的精度验证表明， OasisMap30 整体精度高于 90%。结合目视解译样本与第三方验证数据开展多产品交叉对比，OasisMap30 在分类精度与误差控制方面优势显著。此外，将该数据集与多款 30 米不透水面、耕地、地表水体专题产品对比，发现 OasisMap30 与现有数据一致性良好。   基于 OasisMap30 数据集，本文解析了中国绿洲土地覆被格局演变特征。结果显示：1987—2024 年我国绿洲总面积扩张 45.87%，增量达 775 万公顷，扩张核心驱动力为耕地开垦与草地修复。其中，404 万公顷荒漠转化为草地，319 万公顷荒漠开垦为耕地；不透水面扩张 58 万公顷，地表水体增加 35 万公顷；同时存在大量地类内部转换，例如 312 万公顷草地转为耕地。   综上，这套时序连续、高分辨率的 OasisMap30 数据集可为绿洲景观格局演变、社会 - 生态响应、空间格局优化等研究提供有力支撑，助力绿洲区域可持续发展。   数据集共划分 7 类土地覆被，数据中代码及其所代表的土地覆被类型如下：1：不透水面、2：地表水体、3：耕地、4：灌木、5：林地、6：草地、7：裸地。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -1766,99 +1766,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">唐强 </w:t>
+        <w:t xml:space="preserve">陈鹏,  唐强,  刘焱序,  王帅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">唐强  </w:t>
+        <w:t xml:space="preserve">陈鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1872,51 +1872,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">唐强</w:t>
+        <w:t xml:space="preserve">陈鹏</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">唐强. 中国绿洲30米分辨率逐年土地覆被数据集（1987-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.landcover.db7473.2026.</w:t>
+        <w:t xml:space="preserve">陈鹏,唐强,刘焱序,王帅. 中国绿洲30米分辨率逐年土地覆被数据集（1987-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.landcover.db7473.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2383,53 +2383,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen P, Tang Q, Liu Y, Luo Y, Cheng L, Wang Y, Xu W, Wang S. OasisMap30: a 30 m annual land cover dataset  of China's oases from 1987 to 2024[J/OL]. Earth Syst. Sci. Data, 2026-05-18, 18, (5): 3289-3302. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-3289-2026.</w:t>
+        <w:t xml:space="preserve">Chen P, Tang Q, Liu Y, Luo Y, Cheng L, Wang Y, Xu W, Wang S. OasisMap30: a 30 m annual land cover dataset of China's oases from 1987 to 2024[J/OL]. Earth Syst. Sci. Data, 2026-05-18, 18(5): 3289-3302. DOI: 10.5194/essd-18-3289-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>