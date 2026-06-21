--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Temporal Evolution of Resistivity for Slope during Rainfall Process in Luoyu Gully Basin, Tianshui City, Gansu Province (August 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省天水市罗玉沟流域降雨过程斜坡时序反演电阻率数据集（2020年8月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2076.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Temporal Evolution of Resistivity for Slope during Rainfall Process in Luoyu Gully Basin, Tianshui City, Gansu Province (August 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2076.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2076.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2076.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset represents the spatial resistivity distribution obtained through temporal inversion of original apparent resistivity data based on the pygimli and pybert environments by the research team. The apparent resistivity data measured at different time periods were finally inverted to calculate true resistivity data through steps such as singular value elimination, topographic factor calculation, and temporal inversion calculation, and stored in .vtk format files. Origin software was used for mapping, and the data was sourced from a summary of water content conductivity to obtain water content data for exploration pits K1-K4 throughout the entire rainfall experiment process. RMS was used to evaluate the quality of the inverted data, and data with extremely large errors were removed during the inversion process until the RMS was below 5%. </w:t>
+        <w:t xml:space="preserve">  该数据为研究团队基于pygimli及pybert环境对原始视电阻率数据进行时序反演的空间电阻率分布数据集，通过奇异值筛除、地形因子计算和时序反演计算等步骤最终将不同时间段测量视电阻率数据反演计算真实电阻率数据，以.vtk格式文件储存。   采用Origin制图，数据来源于含水率电导汇总，获得降雨试验全过程探坑K1-K4含水率数据。   使用RMS评价反演数据质量，在反演过程中删除误差极大数据，直至RMS低于5%为止。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Spatial resistivity obtained through temporal inversion of original apparent resistivity data based on the pygimli and pybert environments.</w:t>
+        <w:t xml:space="preserve">  基于pygimli及pybert环境对原始视电阻率数据进行时序反演的空间电阻率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Maps were created using Origin software, with data sourced from a summary of water content conductivity. This allowed for the obtainment of water content data for exploration pits K1-K4 throughout the entire rainfall experiment process.</w:t>
+        <w:t xml:space="preserve">  采用Origin制图，数据来源于含水率电导汇总，获得降雨试验全过程探坑K1-K4含水率数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> RMS was used to evaluate the quality of the inverted data. During the inversion process, data with extremely large errors was removed until the RMS was below 5%. </w:t>
+        <w:t xml:space="preserve">  使用RMS评价反演数据质量，在反演过程中删除误差极大数据，直至RMS低于5%为止。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/08/01-2020/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/08/01-2020/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Luoyugou watershed, Tianshui City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省天水市罗玉沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.vtk</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.vtk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Electrical resistance tomography, inversion resistivity, singular value, pygimli</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">电阻层析成像, 反演电阻率, 奇异值, pygimli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Luoyugou watershed </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省天水市罗玉沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZENG Runqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曾润强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZENG Runqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曾润强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC1504703</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC1504703</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土滑坡失稳机理、防控方法研究与防治示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZENG Runqiang. Dataset of Temporal Evolution of Resistivity for Slope during Rainfall Process in Luoyu Gully Basin, Tianshui City, Gansu Province (August 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2076.2022.</w:t>
+        <w:t xml:space="preserve">曾润强. 甘肃省天水市罗玉沟流域降雨过程斜坡时序反演电阻率数据集（2020年8月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2076.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>