--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">实时高温真三轴试验系统的研制与应用数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Development and Application Dataset of Real Time High Temperature True Triaxial Testing System </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Development and Application Dataset of Real Time High Temperature True Triaxial Testing System </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2795.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2795.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2795.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  高温和应力耦合下的岩石力学特性是深部资源开发研究热点之一，自主研制了实时高温真三轴试验系统。通过对比实时高温真三轴试验系统与常规三轴试验系统的试验结果，验证实时高温真三轴试验系统的准确性和稳定性。然后，进行了花岗岩实时高温真三轴试验，研究了温度和中间主应力。相关研究结果可为干热岩资源的开发利用、核废料处置库建设以及深部岩体工程提供理论和技术支持。   （1）对花岗岩的力学性质的影响，400℃高温对花岗岩的强度和弹性模量具有增强作用，中间主应力；（2）对400℃高温下花岗岩的强度和峰值应变有增加作用，对RT下花岗岩的强度有增强作用和第三主应力方向峰值应变有减小作用。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The rock mechanical properties under the coupling of high temperature and stress is one of the research focuses in the development of deep resources. A real-time high temperature true triaxial test system has been independently developed. The accuracy and stability of the real-time high temperature true triaxial test system are verified by comparing the test results of the real-time high temperature true triaxial test system and the conventional triaxial test system. Then, the real time high temperature true triaxial test of granite was carried out to study the temperature and intermediate principal stress. The relevant research results can provide theoretical and technical support for the development and utilization of dry hot rock resources, the construction of nuclear waste repository and deep rock mass engineering. &amp; emsp; (1) For the mechanical properties of granite, 400 ℃ high temperature can enhance the strength and elastic modulus of granite, with intermediate principal stress; (2) It increases the strength and peak strain of granite at 400 ℃, increases the strength of granite at RT and decreases the peak strain in the third principal stress direction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于试验实时测量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp;The data comes from the real-time measurement of the test.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过对比实时高温真三轴试验系统与常规三轴试验系统的试验结果，验证实时高温真三轴试验系统的准确性和稳定性。然后，进行了花岗岩实时高温真三轴试验，研究了温度和中间主应力。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The accuracy and stability of the real-time high temperature true triaxial test system are verified by comparing the test results of the real-time high temperature true triaxial test system and the conventional triaxial test system. Then, the real time high temperature true triaxial test of granite was carried out to study the temperature and intermediate principal stress.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/08/01-2019/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/08/01-2019/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">343.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:343.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">实时高温真三轴, 温度应力耦合, 花岗岩</w:t>
+        <w:t xml:space="preserve">Theme:Real time high temperature true triaxial, temperature stress coupling, granite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">Place:Wuhan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟 </w:t>
+        <w:t xml:space="preserve">contributors:HU Dawei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟  </w:t>
+        <w:t xml:space="preserve">author:HU Dawei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Dawei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡大伟. 实时高温真三轴试验系统的研制与应用数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2795.2023.</w:t>
+        <w:t xml:space="preserve">HU Dawei. Development and Application Dataset of Real Time High Temperature True Triaxial Testing System . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2795.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>