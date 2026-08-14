--- v0 (2026-06-15)
+++ v1 (2026-08-14)
@@ -2,753 +2,785 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of remote sensing experiment in the Dayekou watershed in 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2004年黑河大野口子流域遥感试验数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3746.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of remote sensing experiment in the Dayekou watershed in 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.440</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3746.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.440</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From July 16 to August 6, 2004, hanhanhan Institute of Chinese Academy of Sciences organized a remote sensing experiment in the Dayekou basin of the upper reaches of Heihe River. The soil survey data of 14 profiles, DEM of 1:5000 scale in the drainage ditch basin, spectral data of typical features and ground synchronous observation data of Dapingding TM and QuickBird satellite were obtained. It mainly includes: 1) Spectral measurement data of typical ground objects The data mainly include the spectra of Elaeagnus angustifolia, poplar, Tamarix, bark, ephedra, sand, alfalfa, corn, cotton and salinized land near Linze Inland River Basin comprehensive research station (Linze station for short), and the spectra of plum, grass, moss, bramble, alpine meadow, soil and rock in the drainage ditch basin. 2) Soil profile survey data In the drainage ditch basin, 12 soil profiles are set up according to the altitude and vegetation type. In addition, one soil profile is set up in the drainage ditch forestation meteorological station and Linze meteorological station respectively. The soil moisture content, bulk density, clay content and soil spectrum of 14 profiles are measured. The profiles of the drainage ditch forestation meteorological station and Linze meteorological station also measure the heat conduction and water conduction parameters of the soil. 3) Field measurement data of typical geophysical parameters It includes leaf area index measurement data of corn, cotton, pine, alfalfa and ephedra near Linze station, leaf area index data of different height zones in the drainage ditch basin, photosynthetic characteristics data of vegetation leaves (photosynthetic rate, stomatal conductance, intercellular CO2 concentration, leaf transpiration rate, leaf temperature) and corresponding environmental factor data (atmospheric temperature, air relative humidity, large Air CO2 concentration, air water content, atmospheric pressure, total solar radiation, photosynthetic effective radiation). 4) Remote sensing ground Synchronization Experiment of large flat top satellite In a relatively flat grassland area (large flat roof) near the drainage ditch watershed, the remote sensing ground synchronous observation experiments of TM and QuickBird satellites were carried out. On July 27, 2004, a 150m × 150m sample was set up on the great flat roof to measure the spectrum, aboveground biomass and leaf area at an interval of 15m. The data of the surface spectrum, leaf area index and biomass at the transit time of TM and QuickBird satellites were obtained. </w:t>
+        <w:t xml:space="preserve">2004年7月16日至8月6日，中科院寒旱所组织在黑河上游大野口流域开展了一次遥感试验，获取了14个剖面的土壤调查数据、排露沟流域1：5000 比例尺的DEM、典型地物的光谱数据和大平顶TM和QuickBird卫星的地面同步观测数据。主要包括： 1）典型地物光谱测量数据 该数据主要包括了临泽内陆河流域综合研究站（简称临泽站）附近的沙枣树、二白杨、柽柳、树皮、麻黄、沙、苜蓿地、玉米地、棉花地和盐碱化土地的光谱和排露沟流域金鹿梅、草地、苔草、剑叶荆棘儿、高寒草甸、土壤和岩石的光谱。 2）土壤剖面调查数据 在排露沟流域依据海拔和植被类型共设置了12个土壤剖面，另外还在排露沟林前气象站和临泽气象站各设置土壤剖面1个，共测量了14个剖面的土壤含水量、容重、粘砂含量及土壤光谱，排露沟林前气象站和临泽气象站的剖面还测量了土壤的导热和导水参数。 3）典型地物生物物理参数野外测量数据 包括临泽站附近玉米、棉花、小松树、苜蓿和麻黄的叶面积指数测量数据，排露沟流域不同高度带的叶面积指数数据和植被叶片光合作用特性数据（光合速率、气孔导度、胞间CO2浓度，叶片蒸腾速率，叶温）及相应的环境因子数据（大气温度、空气相对湿度、大气CO2浓度、空气水含量、大气压、太阳总辐射、光合有效辐射）。 4）大平顶卫星遥感地面同步试验 在排露沟流域旁一块相对平坦的草地区（大平顶）进行了TM和QuickBird卫星遥感地面同步观测试验。2004年7月27日，在大平顶设置了150m×150m 的样方以15米为间隔进行了光谱、地上生物量和叶面积的测量，获取了TM和QuickBird卫星过境时刻的地物光谱、叶面积指数和生物量数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/04/08-2004/08/06</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/04/08-2004/08/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin Dayekou Basin Linze </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域大野口流域临泽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:803.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">803.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Vector</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +793,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Biomass, Quickbird, Soil texture, Landsat TM, Leaf area index, Spectrum, Soil profile, Remote sensing test</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生物量, Quickbird, 土壤质地, Landsat TM, 叶面积指数, 光谱, 土壤剖面, 遥感试验</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe Basin,  Drainage ditch basin,  Linze,  dayokou basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  排露沟流域,  临泽,  大野口流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1061,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1150,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1234,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1323,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1411,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ran Youhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冉有华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Xin. Dataset of remote sensing experiment in the Dayekou watershed in 2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.440.</w:t>
+        <w:t xml:space="preserve">李新. 2004年黑河大野口子流域遥感试验数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.440.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>