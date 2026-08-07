--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005年新疆1:25万土地覆被数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of 1:250000 land cover in Xinjiang in 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of 1:250000 land cover in Xinjiang in 2005</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3342.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3342.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1312</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包括林地、草地、湿地、耕地、人工表面、其他等6个一级类型和38个二级类型，以1:10万新疆地形图、1:100万新疆土地利用数据、1:100万新疆草地资源数据、1:100万新疆林地资源数据、新疆地区30米分辨率的2005年度TM数结合2000、2010年两期新疆土地覆被数据可反映新疆近10年来的土地覆被变化情况，为新疆土地利用研究和国家宏观决策提供科学数据支持。</w:t>
+        <w:t xml:space="preserve">This data includes six primary types and 38 secondary types, including woodland, grassland, wetland, cultivated land, artificial surface and others. It can be obtained by combining 1:100000 topographic map of Xinjiang, 1:1 million land use data of Xinjiang, 1:1 million grassland resource data of Xinjiang, 1:1 million woodland resource data of Xinjiang, TM data of Xinjiang in 2005 with 30 meter resolution and land cover data of Xinjiang in 2000 and 2010 It reflects the land cover change in Xinjiang in recent 10 years and provides scientific data support for land use research and national macro decision-making in Xinjiang. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005年新疆土地覆被数据由中国科学院新疆生态与地理研究所独立完成，以1:100万新疆土地利用数据和遥感分类数据的基础上，采用全数字化的方式完成，主要数据源：1. 1:100万新疆土地利用数据；2.30米分辨率的2005年度TM数据； 3.30米分辨率的DEM数据； 4.辅助数据1:100万新疆草地资源数据（矢量），1:100万新疆林地资源数据（矢量）；上述数据均来自历年科研成果的积累。</w:t>
+        <w:t xml:space="preserve">The land cover data of Xinjiang in 2005 was independently completed by Xinjiang Institute of ecology and geography, Chinese Academy of Sciences. Based on the 1:1 million land use data and remote sensing classification data, it was completed in a fully digital way. The main data sources are: 1.1:1 million land use data of Xinjiang; 2.30 m resolution TM data of 2005; 3.30 m resolution DEM data; 3.30 m resolution DEM data; 4. Auxiliary data 1:1 million Xinjiang grassland resources data (vector), 1:1 million Xinjiang forest resources data (vector); the above data are from the accumulation of scientific research achievements over the years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在ERDAS、eCognition和ArcGIS等环境下，通过专家分析和遥感自动分类相结合的方法，配合野外实地考察成果进行解译精度验证，按照内容和区域，采用专题制图的方式完成的。主要环节： 基于1:100万新疆土地利用数据作为基本底图，作为制图的框架数据和控制基础； 基于2005年前后1-2年时间范围内的TM影像数据，通过叠加空间格网精度不低于30米的DEM数据，生成正射影像图，利用遥感影像分析软件Ecognition对正射图进行遥感解译，实现不同土地覆被类型的属性划分和制图； 在上述3种数据的基础上，结合人工目视判读，野外实地考察成果，进行全数字成图。</w:t>
+        <w:t xml:space="preserve">Under the environment of ERDAS, ecognition and ArcGIS, through the combination of expert analysis and remote sensing automatic classification, and with the results of field investigation, the interpretation accuracy is verified. According to the content and area, the method of thematic mapping is adopted. Main links: Based on 1:1 million Xinjiang land use data as the basic base map, as the frame data and control basis of mapping; Based on the TM image data in 1-2 years before and after 2005, the orthophoto map is generated by superposition of DEM data whose spatial grid accuracy is not less than 30 meters. The orthophoto map is interpreted by remote sensing image analysis software ecognition to realize the attribute division and mapping of different land cover types; On the basis of the above three kinds of data, combined with the results of artificial visual interpretation and field investigation, full digital mapping is carried out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">样区尺度的土地覆盖的一级类别总精度&gt;95%，二级类别总精度85%，森林、灌木的二级类别精度分别达到85%，其它单类别的最低精度&gt;65%；每个气候分区的二级类别总精度达到85%；变化检测二级类别总精度大于72%，单类别的最低精度&gt;42%；</w:t>
+        <w:t xml:space="preserve">The total precision of the first class, the second class, the forest and the shrub, the other single class, the second class, the climate zone, the change detection, the second class is 95%, 85%, 65%, 85%, 65%, 85%, 72% and 42%, respectively </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">277.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:277.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Albers椭球体正轴等面积双标准纬线割圆锥投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地覆被, LUCC, 土地利用</w:t>
+        <w:t xml:space="preserve">Theme:Land cover, LUCC, Land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005</w:t>
+        <w:t xml:space="preserve">Time:2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:Li Jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09917827369</w:t>
+        <w:t xml:space="preserve">phone:09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴世新 </w:t>
+        <w:t xml:space="preserve">contributors:WuShixin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  </w:t>
+        <w:t xml:space="preserve">author:LI Jin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Jin , WuShixin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴世新. 2005年新疆1:25万土地覆被数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1312.</w:t>
+        <w:t xml:space="preserve">WuShixin. Data of 1:250000 land cover in Xinjiang in 2005. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1312.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>