--- v1 (2026-08-07)
+++ v2 (2026-09-21)
@@ -2,928 +2,1137 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of 1:250000 land cover in Xinjiang in 2005</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2005年新疆1:25万土地覆被数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3342.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of 1:250000 land cover in Xinjiang in 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1312</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3342.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1312</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes six primary types and 38 secondary types, including woodland, grassland, wetland, cultivated land, artificial surface and others. It can be obtained by combining 1:100000 topographic map of Xinjiang, 1:1 million land use data of Xinjiang, 1:1 million grassland resource data of Xinjiang, 1:1 million woodland resource data of Xinjiang, TM data of Xinjiang in 2005 with 30 meter resolution and land cover data of Xinjiang in 2000 and 2010 It reflects the land cover change in Xinjiang in recent 10 years and provides scientific data support for land use research and national macro decision-making in Xinjiang. </w:t>
+        <w:t xml:space="preserve">本数据包括林地、草地、湿地、耕地、人工表面、其他等6个一级类型和38个二级类型，以1:10万新疆地形图、1:100万新疆土地利用数据、1:100万新疆草地资源数据、1:100万新疆林地资源数据、新疆地区30米分辨率的2005年度TM数结合2000、2010年两期新疆土地覆被数据可反映新疆近10年来的土地覆被变化情况，为新疆土地利用研究和国家宏观决策提供科学数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The land cover data of Xinjiang in 2005 was independently completed by Xinjiang Institute of ecology and geography, Chinese Academy of Sciences. Based on the 1:1 million land use data and remote sensing classification data, it was completed in a fully digital way. The main data sources are: 1.1:1 million land use data of Xinjiang; 2.30 m resolution TM data of 2005; 3.30 m resolution DEM data; 3.30 m resolution DEM data; 4. Auxiliary data 1:1 million Xinjiang grassland resources data (vector), 1:1 million Xinjiang forest resources data (vector); the above data are from the accumulation of scientific research achievements over the years.</w:t>
+        <w:t xml:space="preserve">2005年新疆土地覆被数据由中国科学院新疆生态与地理研究所独立完成，以1:100万新疆土地利用数据和遥感分类数据的基础上，采用全数字化的方式完成，主要数据源：1. 1:100万新疆土地利用数据；2.30米分辨率的2005年度TM数据； 3.30米分辨率的DEM数据； 4.辅助数据1:100万新疆草地资源数据（矢量），1:100万新疆林地资源数据（矢量）；上述数据均来自历年科研成果的积累。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under the environment of ERDAS, ecognition and ArcGIS, through the combination of expert analysis and remote sensing automatic classification, and with the results of field investigation, the interpretation accuracy is verified. According to the content and area, the method of thematic mapping is adopted. Main links: Based on 1:1 million Xinjiang land use data as the basic base map, as the frame data and control basis of mapping; Based on the TM image data in 1-2 years before and after 2005, the orthophoto map is generated by superposition of DEM data whose spatial grid accuracy is not less than 30 meters. The orthophoto map is interpreted by remote sensing image analysis software ecognition to realize the attribute division and mapping of different land cover types; On the basis of the above three kinds of data, combined with the results of artificial visual interpretation and field investigation, full digital mapping is carried out.</w:t>
+        <w:t xml:space="preserve">在ERDAS、eCognition和ArcGIS等环境下，通过专家分析和遥感自动分类相结合的方法，配合野外实地考察成果进行解译精度验证，按照内容和区域，采用专题制图的方式完成的。主要环节： 基于1:100万新疆土地利用数据作为基本底图，作为制图的框架数据和控制基础； 基于2005年前后1-2年时间范围内的TM影像数据，通过叠加空间格网精度不低于30米的DEM数据，生成正射影像图，利用遥感影像分析软件Ecognition对正射图进行遥感解译，实现不同土地覆被类型的属性划分和制图； 在上述3种数据的基础上，结合人工目视判读，野外实地考察成果，进行全数字成图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The total precision of the first class, the second class, the forest and the shrub, the other single class, the second class, the climate zone, the change detection, the second class is 95%, 85%, 65%, 85%, 65%, 85%, 72% and 42%, respectively </w:t>
+        <w:t xml:space="preserve">样区尺度的土地覆盖的一级类别总精度&gt;95%，二级类别总精度85%，森林、灌木的二级类别精度分别达到85%，其它单类别的最低精度&gt;65%；每个气候分区的二级类别总精度达到85%；变化检测二级类别总精度大于72%，单类别的最低精度&gt;42%；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2005/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:277.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">277.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Albers椭球体正轴等面积双标准纬线割圆锥投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Land cover, LUCC, Land use</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地覆被, LUCC, 土地利用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1166,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1255,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1339,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1428,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1516,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09917827369</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WuShixin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴世新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Jin , WuShixin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦, 吴世新</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WuShixin. Data of 1:250000 land cover in Xinjiang in 2005. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1312.</w:t>
+        <w:t xml:space="preserve">吴世新. 2005年新疆1:25万土地覆被数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1312.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>