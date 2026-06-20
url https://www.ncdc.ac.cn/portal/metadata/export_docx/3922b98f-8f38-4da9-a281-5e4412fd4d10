--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NPP data of Qilian Mountain National Park (2000-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山国家公园NPP数据（2000-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2740.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">NPP data of Qilian Mountain National Park (2000-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2740.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2740.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2740.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes the NPP grid data set of Qilian Mountain National Park from 2000 to 2018, and the geographic coordinate system WGS_ 1984, projection coordinate system Albert. </w:t>
+        <w:t xml:space="preserve">  该数据包含了祁连山国家公园从2000年至2018年的NPP栅格数据集，地理坐标系WGS_1984,投影坐标系Albers。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data of MOD17A3HGF.v006 version involves the grid of segmented images of h26v05, h25v05, spatial resolution of 500 m, and temporal resolution of 1 year.</w:t>
+        <w:t xml:space="preserve">  MOD17A3HGF.v006版本数据，涉及分幅影像网格为h26v05，h25v05，空间分辩率为500 m，时间分辨率为1年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Use the MRT tool to generate the prm file of MOD17A3HGF NPP data splicing and projection conversion, and use the MATLAB language program to generate the batch file calling the MRT tool. Utilize the vector boundary of Qilian Mountain National Park, adopt Python batch cutting and other steps, and finally use GeoTIFF format to output and save.</w:t>
+        <w:t xml:space="preserve">  使用MRT工具，生成MOD17A3HGF NPP数据拼接和投影转换的prm文件，利用MATLAB 语言程序生成调用MRT工具的批处理文件。利用祁连山国家公园矢量边界，采用Python批量裁剪等步骤，最后采用GeoTIFF格式输出保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Strictly follow relevant technical regulations and standards for data processing, operation specifications, data integrity, logic consistency, high accuracy and good quality. </w:t>
+        <w:t xml:space="preserve">  严格遵循相关技术规定和标准进行数据加工，操作规范，数据完整性，逻辑一致性，精度高，质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qilian Mountain, NPP</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山, NPP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王让会 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周钧  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王让会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC0507400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. NPP data of Qilian Mountain National Park (2000-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2740.2023.</w:t>
+        <w:t xml:space="preserve">王让会. 祁连山国家公园NPP数据（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2740.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>