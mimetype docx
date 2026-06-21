--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,994 +2,794 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山奎屯河流域不同时期消融期末冰川表面反照率分布图（2000,2023年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution map of glacier surface albedo at the end of melting period in Kuitun River Basin, Tianshan Mountains (2000, 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution map of glacier surface albedo at the end of melting period in Kuitun River Basin, Tianshan Mountains (2000, 2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7111.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7111.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB7111.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  卫星遥感仪器并不能直接测量地表反照率，而是来自一定方向的包括地面和大气在内的地球系统的辐射。需要对原始遥感数据进行一系列预处理、计算得到地表宽波段反照率。本数据集基于Landsat数据，主要通过辐射定标，大气校正、地形校正、BRDF校正以及窄-宽波段转换的方法，反演得到冰川消融期末表面反照率数据。</w:t>
+        <w:t xml:space="preserve">    Satellite remote sensing instruments cannot directly measure surface albedo, but rather radiation from the Earth system, including the ground and atmosphere, in a certain direction. It is necessary to perform a series of preprocessing and calculations on the raw remote sensing data to obtain the wideband albedo of the earth's surface. This dataset is based on Landsat data and mainly uses radiometric calibration, atmospheric correction, terrain correction, BRDF correction, and narrow wide band conversion methods to invert the surface albedo data at the end of glacier melting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始影像为Landsat陆地卫星影像数据，从美国地质调查局网站(https://www.usgs.gov/)和地理空间数据云(http://www.gscloud.cn/)下载。DEM数据为ASTER GDEM V3数据，空间分辨率为30米，下载地址 https://lpdaac.usgs.gov/products/astgtmv003/。</w:t>
+        <w:t xml:space="preserve">    The original image is Landsat land satellite imagery data, sourced from the website of the United States Geological Survey（ https://www.usgs.gov/ ）Geospatial Data Cloud（ http://www.gscloud.cn/ ）Download. The DEM data is ASTER GDEM V3 data with a spatial resolution of 30 meters. Download link https://lpdaac.usgs.gov/products/astgtmv003/ .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  其主要步骤包括：辐射定标，大气校正，地形校正，各向异性校正，窄-宽波段转换。   大气校正：本文采用FLAASH模型进行大气校正。进行FLAASH大气校正时需要输入的影像中心点坐标、传感器类型、飞行日期、影像分辨率等信息通过影像头文件获得，地面高程是根据DEM数据计算的冰面平均值，大气模式选择中纬度夏季标准大气模式。   地形校正：改进的一种C校正算法，在不进行线性拟合的情况下也可以达到良好的校正效果。   各向异性校正：引入各向异性校正因子来对反演反射率进行各向异性校正。   窄-宽波段转换：a=0.539a绿+0.166a近红*(1+a近红)。</w:t>
+        <w:t xml:space="preserve">    The main steps include radiometric calibration, atmospheric correction, terrain correction, anisotropy correction, and narrow wide band conversion.     Atmospheric correction: This article uses the FLAASH model for atmospheric correction. When performing FLAASH atmospheric correction, the center point coordinates, sensor type, flight date, image resolution, and other information that need to be input are obtained through the image header file. The ground elevation is the average ice surface value calculated based on DEM data, and the atmospheric mode is selected as the mid latitude summer standard atmospheric mode.     Terrain correction: an improved C-correction algorithm that can achieve good correction results without linear fitting.     Anisotropy correction: Introduce anisotropy correction factors to perform anisotropy correction on the inverted reflectance.     Narrow to wide band conversion: a=0.539a green+0.166a near red * (1+a near red).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用野外实测反照率数据对遥感反照率结果进行精度验证，数据比较准确，二者差异小于0.05。</w:t>
+        <w:t xml:space="preserve">    The accuracy of remote sensing albedo results was verified using field measured albedo data, and the data was relatively accurate with a difference of less than 0.05 between the two. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/08/07-2023/08/22</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/08/07-2023/08/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山奎屯河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Kuitun River Basin in Tianshan Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4900.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.5 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1002,241 +802,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 天山乌鲁木齐河流域, 反照率</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, Tianshan Mountains, Urumqi River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2023</w:t>
+        <w:t xml:space="preserve">Time:2000 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山奎屯河流域 </w:t>
+        <w:t xml:space="preserve">Place:Kuitun River Basin in Tianshan Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1270,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1359,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1443,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1532,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1620,818 +1276,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">岳晓英 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">岳晓英  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">天山冰川数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Compilation and Integration of the Tianshan Glaciers Data Resource System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">岳晓英. 天山奎屯河流域不同时期消融期末冰川表面反照率分布图（2000,2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7111.2026.</w:t>
+        <w:t xml:space="preserve">. Distribution map of glacier surface albedo at the end of melting period in Kuitun River Basin, Tianshan Mountains (2000, 2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7111.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>