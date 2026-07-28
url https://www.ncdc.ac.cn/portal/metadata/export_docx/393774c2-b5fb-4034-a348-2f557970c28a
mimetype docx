--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">日本30m分辨率数字高程模型（DEM）数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m Resolution Digital Elevation Model (DEM) Data of Japan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m Resolution Digital Elevation Model (DEM) Data of Japan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0102.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0102.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1682</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于国内外立体成像卫星数据成果进行优化、局部修正与纠偏，采取粗差修正、空值填充和水域数值异常剔除等处理方法，经过图像拼接、投影转化、裁剪等步骤，生成了优化的30m分辨率数字高程模型（DEM），数据成像时间为2019年。</w:t>
+        <w:t xml:space="preserve">This dataset was optimized through refinement, local corrections, and rectification based on domestic and international stereo imaging satellite data. By applying processing methods including gross error correction, null value filling, and removal of abnormal waterbody values, an optimized 30m resolution DEM was generated through image mosaicking, projection transformation, and cropping. The data imaging timeframe corresponds to 2019. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始DEM数据来自于Aster、ZY、欧比特等国内外卫星数据资源，Geotiff格式，参考大地水准面为WGS84/EGM96。</w:t>
+        <w:t xml:space="preserve"> The original DEM data originates from both domestic and international satellite sources including ASTER, ZY, and Obit, in GeoTIFF format, with WGS84/EGM96 as the vertical datum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将DEM分幅数据，利用ArcGIS批量处理工具进行格式转换、拼接、裁剪等处理得到30 m分辨率DEM数据。</w:t>
+        <w:t xml:space="preserve"> The DEM tiled data was processed using ArcGIS batch processing tools for format conversion, mosaicking, and cropping to produce the 30m resolution DEM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据空间分辨率为1弧度秒（约30m）,无效像素值为-9999,海平面数据为0,。垂直精度20m，水平精度30m。</w:t>
+        <w:t xml:space="preserve"> The dataset features a spatial resolution of 1 arc-second (~30m), with invalid pixel values set to -9999, sea level data as 0, vertical accuracy of 20m, and horizontal accuracy of 30m. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/08/01-2020/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/08/01-2020/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">日本 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Japan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.5 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM, SRTM, SRTM1, SRTM3, SRTM30</w:t>
+        <w:t xml:space="preserve">Theme:DEM, SRTM, SRTM1, SRTM3, SRTM30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球形状学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth shape Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">日本,  东京,  日本岛 </w:t>
+        <w:t xml:space="preserve">Place:Japan,  Tokyo,  Japan island </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">128.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">147.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦 </w:t>
+        <w:t xml:space="preserve">contributors:HAN Liqin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦  </w:t>
+        <w:t xml:space="preserve">author:HAN Liqin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAN Liqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩立钦. 日本30m分辨率数字高程模型（DEM）数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1682.</w:t>
+        <w:t xml:space="preserve">HAN Liqin. 30m Resolution Digital Elevation Model (DEM) Data of Japan. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1682.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>