--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -2,726 +2,1031 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Production process dataset of chiral phenyl oxazoline based high-purity chiral rare earth organic complexes (2 types)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">手性苯基噁唑啉类高纯手性稀土有机配合物（2种）生产工艺技术方案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Production process technical plan for chiral phenyl oxazoline high-purity chiral rare earth organic complexes (2 types)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7382.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7382.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集源于手性苯基噁唑啉类高纯手性稀土有机配合物十克级合成方法研究过程，主要针对国产高端稀土试剂品种少、纯度低、依赖进口等突出问题，突破高纯手性稀土有机配合物试剂的制备技术难关，实现手性稀土有机配合物试剂国产化、标准化、体系化、规模化制备和供给，填补国内空白，打破国外垄断，满足相关科研和生产领域的应用需求。本数据集开展手性吡啶双咪唑啉类高纯手性稀土有机配合物的合成方法方法研究，内容涵盖生产工艺流程图、中间体分离与表征作业书、产物分离与表征作业书、原料及成品检测作业书、原料及成品标识方法、包装贮存运输方法、产品标准，形成标准化合成方法及配套标准数据集，实现化学纯度&gt;98%,光学纯度ee&gt;99%。满足科研领域对高端手性稀土试剂的制备需要，支撑稀土战略资源在科研试剂领域的高值化、多功能化应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset provides detailed production processes for two chiral phenyl oxazoline based high-purity chiral rare earth organic complexes. Including the production process of chiral phenyl oxazoline europium and chiral phenyl oxazoline terbium. Each production process includes a production process flowchart, intermediate separation and characterization operation book, product separation and characterization operation book, raw material and finished product testing operation book, raw material and finished product identification method, packaging, storage and transportation method, and product standards.</w:t>
+        <w:t xml:space="preserve">  本数据集给出了2种手性苯基噁唑啉类高纯手性稀土有机配合物的详细生产过程。包括手性苯基噁唑啉铕生产工艺、手性苯基噁唑啉铽生产工艺。每种生产工艺又包括生产工艺流程图、中间体分离与表征作业书、产物分离与表征作业书、原料及成品检测作业书、原料及成品标识方法、包装贮存运输方法、产品标准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This data processing method is based on multiple organic synthesis processes and results. By describing the operation of the organic synthesis process in detail, recording the data of the organic synthesis process in detail, collecting the feeding amount of reactants and the yield of products through high-precision balance (accurate to 0.001 grams) and high-precision syringe, collecting the input amount of solvent through measuring cylinder, accurately controlling the reaction conditions, and calculating the yield of the target product. By strictly regulating the synthesis experiment process and verifying it multiple times with multiple people, the reliability of data collection is ensured. Through multiple verification experiments, production process documents for two highly pure chiral rare earth organic complexes of chiral phenyl oxazolines have been compiled.</w:t>
+        <w:t xml:space="preserve">  本数据加工方法基于多次有机合成过程和结果。通过详细描述有机合成过程操作，详细记录有机合成过程的数据，通过高精度天平（精确到0.001克）和高精度注射器采集反应物的投料量和产物的产量，通过量筒采集溶剂的投入量，精确控制反应条件，计算出目标产物的产率。通过严格规范合成实验过程，并通过多人、多次验证，保障数据采集的可靠性。通过多次验证实验，整理出2种手性苯基噁唑啉类高纯手性稀土有机配合物的生产工艺文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This resource comes from the ten gram level synthesis research process of chiral rare earth organic complexes. The relevant data was collected from the Synthesis Laboratory of Beijing University of Chemical Technology, and the time span was synchronized with the entire method development cycle. By using Chemdraw software to analyze the stoichiometric relationship and theoretical material balance data, combined with the purity data of the raw materials, the actual material balance is calculated. Use a high-precision balance (accurate to 0.001 grams) to collect the feeding amount of reactants and the yield of products, and calculate the production rate. By strictly regulating the synthesis experiment process and reaction conditions, and through multiple verifications by multiple people, the reliability of data collection and standardization of the synthesis process are ensured. </w:t>
+        <w:t xml:space="preserve">  本资源来源于手性稀土有机配合物的十克级合成研究过程，相关数据采集自北京化工大学合成实验室，时间跨度与整个方法研发周期同步。通过Chemdraw软件分析化学计量关系和理论物料平衡数据，结合原料的纯度数据，计算出实际的物料平衡。采用高精度天平（精确到0.001克）采集反应物的投料量和产物的产量，并计算出产率。通过严格规范合成实验过程和反应条件，并通过多人、多次验证，保障数据采集的可靠性和合成过程的标准化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/11/01-2025/12/31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">823.3 KiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Chiral phenyl oxazoline, High purity chiral rare earth organic complexes, Production process documents</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">手性苯基噁唑啉, 高纯手性稀土有机配合物, 生产工艺文件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -755,51 +1060,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -826,51 +1149,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -892,51 +1233,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -963,51 +1322,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1033,599 +1410,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:xu jia xi,  yang zhan hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">许家喜,  杨占会 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:yang zhan hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨占会  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:yang zhan hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨占会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Development of High-Purity Rare Earth Reagents and Analytical Techniques </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯稀土试剂研制及分析技术开发 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709803</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯手性稀土有机配合物试剂合成技术开发及应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xu jia xi, yang zhan hui. Production process dataset of chiral phenyl oxazoline based high-purity chiral rare earth organic complexes (2 types). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">许家喜,杨占会. 手性苯基噁唑啉类高纯手性稀土有机配合物（2种）生产工艺技术方案. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7382.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>