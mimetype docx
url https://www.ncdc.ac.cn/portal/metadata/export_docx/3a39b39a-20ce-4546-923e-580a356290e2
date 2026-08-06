--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（四道桥超级站气象要素梯度观测系统-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe eco hydrological remote sensing experiment: hydrometeorological observation network data set (sidaoqiao super station meteorological element gradient observation system-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe eco hydrological remote sensing experiment: hydrometeorological observation network data set (sidaoqiao super station meteorological element gradient observation system-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0039.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0039.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1591</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2013年7月11日至2013年12月31日黑河水文气象观测网下游四道桥超级站气象要素梯度观测系统数据。站点位于内蒙古额济纳旗达来呼布镇四道桥，下垫面是柽柳。  观测点的经纬度是101.1374E, 42.0012N，海拔873m。空气温度、相对湿度、风速传感器分别架设在5m、7m、10m、15m、20m、28m处，共6层，朝向正北；风向传感器架设在15m处，朝向正北；气压计安装在防水箱内；翻斗式雨量计安装在28m处；四分量辐射仪安装在10m处，朝向正南；两个红外温度计安装在10m处，朝向正南，探头朝向是垂直向下；两个光合有效辐射仪安装在10m处，朝向正南，探头垂直向上和向下方向各一个；土壤部分传感器安装在塔体南侧2m处，其中土壤热流板（自校正式）（3块）依次埋设在地下6cm处，土壤热流板G1埋设在柽柳下方，G2和G3埋设在裸地；平均土壤温度传感器TCAV（2013年7月17日安装）埋设在地下2cm、4cm处；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处；土壤水分传感器（2013年12月7日安装）分别埋设在地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处。</w:t>
+        <w:t xml:space="preserve">The data set contains the meteorological element gradient observation system data of sidaoqiao super station downstream of Heihe hydrometeorological observation network from July 11, 2013 to December 31, 2013. The station is located at sidaoqiao, dalaihubu Town, Ejina Banner, Inner Mongolia. The underlying surface is Tamarix The longitude and latitude of the observation point are 101.1374e, 42.0012n and the altitude is 873m. The air temperature, relative humidity and wind speed sensors are erected at 5m, 7m, 10m, 15m, 20m and 28m respectively, with a total of 6 floors, facing due north; The wind direction sensor is erected at 15m, facing due north; The barometer is installed in the waterproof box; Tipping bucket rain gauge is installed at 28m; The four component radiometer is installed at 10m, facing due south; Two infrared thermometers are installed at 10m, facing due south, and the probe is vertically downward; Two photosynthetic effective radiometers are installed at 10m, facing due south, with one probe vertically upward and one probe vertically downward; The soil sensor is installed at 2m to the south of the tower, in which the soil heat flow plate (self calibration formal) (3 pieces) are successively buried 6cm underground, the soil heat flow plate G1 is buried under the Tamarix, and G2 and G3 are buried in the bare ground; The average soil temperature sensor tcav (installed on July 17, 2013) is buried 2cm and 4cm underground; The soil temperature probe is buried at 0cm on the surface and 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground; Soil moisture sensors (installed on December 7, 2013) are buried at 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground respectively </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测项目有：风速（WS_5m、WS_7m、WS_10m、WS_15m、WS_20m、WS_28m）(单位：米/秒)、风向（WD_15m）(单位：度)、空气温湿度（Ta_5m、Ta_7m、Ta_10m、Ta_15m、Ta_20m、Ta_28m和RH_5m、RH_7m、RH_10m、RH_15m、RH_20m、RH_28m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水量（Rain）(单位：毫米)、四分量辐射（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、向上和向下光合有效辐射（PAR_U_up、PAR_U_down）(单位：微摩尔/平方米秒)、平均土壤温度（TCAV）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、土壤水分（Ms_2cm、Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_80cm、Ms_120cm、Ms_160cm）(单位：体积含水量，百分比)、土壤温度（Ts_0cm、Ts_2cm、Ts_4cm、Ts_10cm、Ts_20cm、Ts_40cm、Ts_80cm、Ts_120cm、Ts_160cm）(单位：摄氏度)。</w:t>
+        <w:t xml:space="preserve"> Observation items: wind speed (WS)_ 5m、WS_ 7m、WS_ 10m、WS_ 15m、WS_ 20m、WS_ 28m (unit: M / s), wind direction (WD)_ 15m (in degrees), air temperature and humidity (TA)_ 5m、Ta_ 7m、Ta_ 10m、Ta_ 15m、Ta_ 20m、Ta_ 28m and Rh_ 5m、RH_ 7m、RH_ 10m、RH_ 15m、RH_ 20m、RH_ 28m (in degrees Celsius, percentage), pressure (press) (in HPA), precipitation (rain) (in mm), four component radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), surface radiation temperature (IRT)_ 1、IRT_ 2) (in degrees Celsius), upward and downward photosynthetic effective radiation (PAR)_ U_ up、PAR_ U_ Down (unit: micromol / m2 / s), average soil temperature (tcav) (unit: Celsius), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), soil moisture (MS)_ 2cm、Ms_ 4cm、Ms_ 10cm、Ms_ 20cm、Ms_ 40cm、Ms_ 80cm、Ms_ 120cm、Ms_ 160cm) (unit: volume water content, percentage), soil temperature (TS)_ 0cm、Ts_ 2cm、Ts_ 4cm、Ts_ 10cm、Ts_ 20cm、Ts_ 40cm、Ts_ 80cm、Ts_ 120cm、Ts_ 160cm) (in degrees Celsius)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  空气温度、相对湿度、风速传感器分别架设在5m、7m、10m、15m、20m、28m处，共6层，朝向正北；风向传感器架设在15m处，朝向正北；气压计安装在防水箱内；翻斗式雨量计安装在28m处；四分量辐射仪安装在10m处，朝向正南；两个红外温度计安装在10m处，朝向正南，探头朝向是垂直向下；两个光合有效辐射仪安装在10m处，朝向正南，探头垂直向上和向下方向各一个；土壤部分传感器安装在塔体南侧2m处，其中土壤热流板（自校正式）（3块）依次埋设在地下6cm处，土壤热流板G1埋设在柽柳下方，G2和G3埋设在裸地；平均土壤温度传感器TCAV（2013年7月17日安装）埋设在地下2cm、4cm处；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处；土壤水分传感器（2013年12月7日安装）分别埋设在地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处。</w:t>
+        <w:t xml:space="preserve">  The air temperature, relative humidity and wind speed sensors are erected at 5m, 7m, 10m, 15m, 20m and 28m respectively, with a total of 6 floors, facing due north; The wind direction sensor is erected at 15m, facing due north; The barometer is installed in the waterproof box; Tipping bucket rain gauge is installed at 28m; The four component radiometer is installed at 10m, facing due south; Two infrared thermometers are installed at 10m, facing due south, and the probe is vertically downward; Two photosynthetic effective radiometers are installed at 10m, facing due south, with one probe vertically upward and one probe vertically downward; The soil sensor is installed at 2m to the south of the tower, in which the soil heat flow plate (self calibration formal) (3 pieces) are successively buried 6cm underground, the soil heat flow plate G1 is buried under the Tamarix, and G2 and G3 are buried in the bare ground; The average soil temperature sensor tcav (installed on July 17, 2013) is buried 2cm and 4cm underground; The soil temperature probe is buried at 0cm on the surface and 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground; Soil moisture sensors (installed on December 7, 2013) are buried at 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground respectively</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测数据的处理与质量控制：  （1）确保每天144个数据（每10min），若出现数据的缺失，则由-6999标示；10m风速在2013年11月12日之前由于仪器问题，期间以-6999标示；  （2）剔除有重复记录的时刻；  （3）删除了明显超出物理意义或超出仪器量程的数据；  （4）数据中以红字标示的部分为有疑问的数据；  （5）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2013-9-10 10:30；  （6）命名规则为：AWS+站点名称。</w:t>
+        <w:t xml:space="preserve"> Observation data processing and quality control:   （ 1) Ensure 144 data every day (every 10min). In case of missing data, it shall be marked by - 6999; 10m wind speed is marked with - 6999 before November 12, 2013 due to instrument problems  （ 2) Eliminate the time with duplicate records  （ 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted  （ 4) The part marked in red in the data is questionable data  （ 5) The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, September 10, 2013  （ 6) The naming rule is: AWS + site name </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/07/11-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/07/11-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 四道桥超级站, 下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, sidaoqiao super station, downstream natural oasis test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柽柳, 水文气象观测网, 气象要素, 自动气象站</w:t>
+        <w:t xml:space="preserve">Theme:Tamarix, Hydrometeorological observation network, Meteorological elements, automatic weather station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  四道桥超级站,  下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Sidaoqiao super station,  Natural oasis experimental area in the lower reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Che Tao,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center , Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为. 黑河生态水文遥感试验：水文气象观测网数据集（四道桥超级站气象要素梯度观测系统-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1591.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, LI Xin, Che Tao, Xu ziwei. Heihe eco hydrological remote sensing experiment: hydrometeorological observation network data set (sidaoqiao super station meteorological element gradient observation system-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1591.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15, (4): 1291-1306. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">