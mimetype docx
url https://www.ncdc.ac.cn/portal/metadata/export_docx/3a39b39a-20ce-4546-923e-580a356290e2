--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe eco hydrological remote sensing experiment: hydrometeorological observation network data set (sidaoqiao super station meteorological element gradient observation system-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（四道桥超级站气象要素梯度观测系统-2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0039.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe eco hydrological remote sensing experiment: hydrometeorological observation network data set (sidaoqiao super station meteorological element gradient observation system-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1591</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0039.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1591</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set contains the meteorological element gradient observation system data of sidaoqiao super station downstream of Heihe hydrometeorological observation network from July 11, 2013 to December 31, 2013. The station is located at sidaoqiao, dalaihubu Town, Ejina Banner, Inner Mongolia. The underlying surface is Tamarix The longitude and latitude of the observation point are 101.1374e, 42.0012n and the altitude is 873m. The air temperature, relative humidity and wind speed sensors are erected at 5m, 7m, 10m, 15m, 20m and 28m respectively, with a total of 6 floors, facing due north; The wind direction sensor is erected at 15m, facing due north; The barometer is installed in the waterproof box; Tipping bucket rain gauge is installed at 28m; The four component radiometer is installed at 10m, facing due south; Two infrared thermometers are installed at 10m, facing due south, and the probe is vertically downward; Two photosynthetic effective radiometers are installed at 10m, facing due south, with one probe vertically upward and one probe vertically downward; The soil sensor is installed at 2m to the south of the tower, in which the soil heat flow plate (self calibration formal) (3 pieces) are successively buried 6cm underground, the soil heat flow plate G1 is buried under the Tamarix, and G2 and G3 are buried in the bare ground; The average soil temperature sensor tcav (installed on July 17, 2013) is buried 2cm and 4cm underground; The soil temperature probe is buried at 0cm on the surface and 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground; Soil moisture sensors (installed on December 7, 2013) are buried at 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground respectively </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2013年7月11日至2013年12月31日黑河水文气象观测网下游四道桥超级站气象要素梯度观测系统数据。站点位于内蒙古额济纳旗达来呼布镇四道桥，下垫面是柽柳。  观测点的经纬度是101.1374E, 42.0012N，海拔873m。空气温度、相对湿度、风速传感器分别架设在5m、7m、10m、15m、20m、28m处，共6层，朝向正北；风向传感器架设在15m处，朝向正北；气压计安装在防水箱内；翻斗式雨量计安装在28m处；四分量辐射仪安装在10m处，朝向正南；两个红外温度计安装在10m处，朝向正南，探头朝向是垂直向下；两个光合有效辐射仪安装在10m处，朝向正南，探头垂直向上和向下方向各一个；土壤部分传感器安装在塔体南侧2m处，其中土壤热流板（自校正式）（3块）依次埋设在地下6cm处，土壤热流板G1埋设在柽柳下方，G2和G3埋设在裸地；平均土壤温度传感器TCAV（2013年7月17日安装）埋设在地下2cm、4cm处；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处；土壤水分传感器（2013年12月7日安装）分别埋设在地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observation items: wind speed (WS)_ 5m、WS_ 7m、WS_ 10m、WS_ 15m、WS_ 20m、WS_ 28m (unit: M / s), wind direction (WD)_ 15m (in degrees), air temperature and humidity (TA)_ 5m、Ta_ 7m、Ta_ 10m、Ta_ 15m、Ta_ 20m、Ta_ 28m and Rh_ 5m、RH_ 7m、RH_ 10m、RH_ 15m、RH_ 20m、RH_ 28m (in degrees Celsius, percentage), pressure (press) (in HPA), precipitation (rain) (in mm), four component radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), surface radiation temperature (IRT)_ 1、IRT_ 2) (in degrees Celsius), upward and downward photosynthetic effective radiation (PAR)_ U_ up、PAR_ U_ Down (unit: micromol / m2 / s), average soil temperature (tcav) (unit: Celsius), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), soil moisture (MS)_ 2cm、Ms_ 4cm、Ms_ 10cm、Ms_ 20cm、Ms_ 40cm、Ms_ 80cm、Ms_ 120cm、Ms_ 160cm) (unit: volume water content, percentage), soil temperature (TS)_ 0cm、Ts_ 2cm、Ts_ 4cm、Ts_ 10cm、Ts_ 20cm、Ts_ 40cm、Ts_ 80cm、Ts_ 120cm、Ts_ 160cm) (in degrees Celsius)</w:t>
+        <w:t xml:space="preserve">  观测项目有：风速（WS_5m、WS_7m、WS_10m、WS_15m、WS_20m、WS_28m）(单位：米/秒)、风向（WD_15m）(单位：度)、空气温湿度（Ta_5m、Ta_7m、Ta_10m、Ta_15m、Ta_20m、Ta_28m和RH_5m、RH_7m、RH_10m、RH_15m、RH_20m、RH_28m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水量（Rain）(单位：毫米)、四分量辐射（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、向上和向下光合有效辐射（PAR_U_up、PAR_U_down）(单位：微摩尔/平方米秒)、平均土壤温度（TCAV）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、土壤水分（Ms_2cm、Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_80cm、Ms_120cm、Ms_160cm）(单位：体积含水量，百分比)、土壤温度（Ts_0cm、Ts_2cm、Ts_4cm、Ts_10cm、Ts_20cm、Ts_40cm、Ts_80cm、Ts_120cm、Ts_160cm）(单位：摄氏度)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The air temperature, relative humidity and wind speed sensors are erected at 5m, 7m, 10m, 15m, 20m and 28m respectively, with a total of 6 floors, facing due north; The wind direction sensor is erected at 15m, facing due north; The barometer is installed in the waterproof box; Tipping bucket rain gauge is installed at 28m; The four component radiometer is installed at 10m, facing due south; Two infrared thermometers are installed at 10m, facing due south, and the probe is vertically downward; Two photosynthetic effective radiometers are installed at 10m, facing due south, with one probe vertically upward and one probe vertically downward; The soil sensor is installed at 2m to the south of the tower, in which the soil heat flow plate (self calibration formal) (3 pieces) are successively buried 6cm underground, the soil heat flow plate G1 is buried under the Tamarix, and G2 and G3 are buried in the bare ground; The average soil temperature sensor tcav (installed on July 17, 2013) is buried 2cm and 4cm underground; The soil temperature probe is buried at 0cm on the surface and 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground; Soil moisture sensors (installed on December 7, 2013) are buried at 2cm, 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground respectively</w:t>
+        <w:t xml:space="preserve">  空气温度、相对湿度、风速传感器分别架设在5m、7m、10m、15m、20m、28m处，共6层，朝向正北；风向传感器架设在15m处，朝向正北；气压计安装在防水箱内；翻斗式雨量计安装在28m处；四分量辐射仪安装在10m处，朝向正南；两个红外温度计安装在10m处，朝向正南，探头朝向是垂直向下；两个光合有效辐射仪安装在10m处，朝向正南，探头垂直向上和向下方向各一个；土壤部分传感器安装在塔体南侧2m处，其中土壤热流板（自校正式）（3块）依次埋设在地下6cm处，土壤热流板G1埋设在柽柳下方，G2和G3埋设在裸地；平均土壤温度传感器TCAV（2013年7月17日安装）埋设在地下2cm、4cm处；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处；土壤水分传感器（2013年12月7日安装）分别埋设在地下2cm、4cm、10cm、20cm、40cm、80cm、120cm和160cm处。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observation data processing and quality control:   （ 1) Ensure 144 data every day (every 10min). In case of missing data, it shall be marked by - 6999; 10m wind speed is marked with - 6999 before November 12, 2013 due to instrument problems  （ 2) Eliminate the time with duplicate records  （ 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted  （ 4) The part marked in red in the data is questionable data  （ 5) The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, September 10, 2013  （ 6) The naming rule is: AWS + site name </w:t>
+        <w:t xml:space="preserve">  观测数据的处理与质量控制：  （1）确保每天144个数据（每10min），若出现数据的缺失，则由-6999标示；10m风速在2013年11月12日之前由于仪器问题，期间以-6999标示；  （2）剔除有重复记录的时刻；  （3）删除了明显超出物理意义或超出仪器量程的数据；  （4）数据中以红字标示的部分为有疑问的数据；  （5）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2013-9-10 10:30；  （6）命名规则为：AWS+站点名称。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/07/11-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/07/11-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, sidaoqiao super station, downstream natural oasis test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 四道桥超级站, 下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tamarix, Hydrometeorological observation network, Meteorological elements, automatic weather station</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柽柳, 水文气象观测网, 气象要素, 自动气象站</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Sidaoqiao super station,  Natural oasis experimental area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  四道桥超级站,  下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,607 +1458,856 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Che Tao,  Xu ziwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Heihe project data management center , Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心, 徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, LI Xin, Che Tao, Xu ziwei. Heihe eco hydrological remote sensing experiment: hydrometeorological observation network data set (sidaoqiao super station meteorological element gradient observation system-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1591.</w:t>
+        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为. 黑河生态水文遥感试验：水文气象观测网数据集（四道桥超级站气象要素梯度观测系统-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1591.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15, (4): 1291-1306. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15(4): 1291-1306.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1): 180072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>