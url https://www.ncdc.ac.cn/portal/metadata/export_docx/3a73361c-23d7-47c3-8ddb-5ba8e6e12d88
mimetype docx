--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -598,51 +598,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">32.3 GiB</w:t>
+        <w:t xml:space="preserve">34.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -935,51 +935,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大气科学 , 环境科学技术及资源科学技术 </w:t>
+        <w:t xml:space="preserve">地球科学 , 大气科学 , 环境科学技术及资源科学技术 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>