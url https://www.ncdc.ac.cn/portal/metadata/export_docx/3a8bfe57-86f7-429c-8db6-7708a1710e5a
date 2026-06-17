--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: aster ground synchronous observation data set in Yingke oasis and huazhaizi desert intensive observation area (May 28, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区ASTER地面同步观测数据集（2008年5月28日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1760.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: aster ground synchronous observation data set in Yingke oasis and huazhaizi desert intensive observation area (May 28, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1951</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1760.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1951</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On May 28, 2008, aster synchronous observation was carried out in Yingke oasis and huazhaizi desert intensive observation area. The ground data included ASD spectral data, Lai, Li-6400 photosynthetic rate, albedo, radiation temperature, coverage and CE318 atmospheric parameters data. The data contents are as follows: (1) atmospheric parameters of CE318 solar spectrophotometer; (2) data of Li-6400 photosynthesis instrument; (3) data of ASD spectrometer; (4) data of vegetation coverage; (5) data of radiation temperature measured by thermal imager thermacam sc2000; (6) data of air temperature measured by thermal imager (7) albedo data, the measured object is row sowing corn in Yingke oasis; (8) Lai and other canopy structure data, the measured sample plot is Yingke oasis corn; (9) fraction of photosynthetically active radiation ratio (FPAR) (10) radiation temperature data measured by hand-held infrared thermometer, and the measurement objects are Yingke oasis corn field, Yingke wheat field, huazhaizi desert corn field and huazhaizi desert sample 2. </w:t>
+        <w:t xml:space="preserve">  2008年5月28日在盈科绿洲与花寨子荒漠加密观测区进行了ASTER同步观测，地面数据包括ASD光谱数据、LAI、LI-6400光合速率、反照率、辐射温度、覆盖度和太阳分光光度计CE318大气参数数据。   测量内容：   （1）CE318太阳分光光度计大气参数数据：本数据集为利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为花寨子荒漠样地2。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。数据以Excel格式保存。   （2） LI-6400光合仪数据，测量对象为盈科绿洲玉米地玉米的光合作用等。其数据包括原始数据和处理数据。原始数据以仪器自定义格式保存，可用记事本等常用软件打开。处理数据以Excel保存。数据参数见数据文件中。   （3） ASD光谱仪数据。利用ASD（Analytical Sepctral Devices）光谱仪测量盈科绿洲玉米地、花寨子荒漠样地2的光谱数据。其中，盈科绿洲玉米地测量仪器为中国科学院遥感应用研究所的光谱仪（350-2500nm），采样方式为冠层垂直观测和条带观测；花寨子荒漠样地2测量仪器为北京农科院光谱仪（350-1603nm），采样方式为植被（红砂）和裸土垂直观测和条带观测。数据包括原始数据与记录数据、处理后的反射率数据。本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （4）植被覆盖度数据。测量对象为盈科绿洲玉米地的玉米与小麦。测量方式：利用自制覆盖度观测仪，相机在距地面2.5m至3.5m高度拍摄地面照片，同时在照片范围内放置长度已知的物体（皮尺、竹竿等）来标定照片的面积大小，利用GPS确定照片拍摄的位置，并记录下与覆盖度、拍摄环境相关的信息。覆盖度原始数据包括覆盖度光学照片与覆盖度数据记录两部分。利用LAB色度空间变换技术，提取光学照片绿色植被覆盖度（参考覆盖度处理数据）。本数据包括经过LAB色度空间变换提取的植被影像和植被覆盖度数据。植被覆盖度数据可由记事本打开。   （5）热像仪ThermaCAM SC2000测量的辐射温度。测量对象为盈科绿洲玉米地内的玉米、小麦和裸土的辐射温度。仪器获取视场角为24°×18°组分辐射温度数据，并同时拍摄同视场的光学照片。热像仪拍摄高度约为1.2m。本数据包括原始数据与记录、仪器黑体定标数据。原始数据可利用配套处理软件ThermaCAM Researcher 2001，也可将数据在该软件中转换为其他格式，自行编程读取。仪器黑体定标数据以Excel格式存储。   （6） 固定自记点温计测量的辐射温度。测量样地为盈科绿洲玉米地和花寨子荒漠玉米地、花寨子荒漠样地2。其中，盈科绿洲玉米地具有3台仪器，测量对象为玉米冠层和垄间裸土以及小麦冠层；花寨子荒漠玉米地具有1台仪器，测量对象为玉米冠层；花寨子荒漠样地2有2台仪器，测量对象为植被（红砂）冠层和荒漠裸土。仪器的视场角约为10°，垂直向下观测，采样间隔为1s。架设高度见数据文档。仪器设定比辐射率为0.95。本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   （7）反照率数据，测量对象为盈科绿洲玉米地内的行播玉米。测量仪器包含短波表的上表电压值，下表电压值，后经过表的敏感系数转换成反照率数据。下表视场半径R与探头高度H的关系为：R = 10H。本数据以Excel存储。   （8） LAI等冠层结构数据，测量样地为盈科绿洲玉米地。测量方法为：利用皮尺、卷尺、直尺测量在盈科绿洲玉米地测量玉米和小麦每株各叶片的最大长度和最大宽度。利用室内扫描真实叶面积与最大长度和最小宽度的转换系数，获得叶面积指数。这一天室内系数来自于当天对贴在硬板上叶片真实面积的扫描数据。本数据以Excel保存。   （9）光合有效辐射比率（FPAR：Fraction of Photosynthetically Active Radiation）数据，测量对象为盈科绿洲玉米地样地内的玉米与小麦。测量仪器为SUNSCAN冠层分析仪、数码相机。分上，下三段测量，并同时测量入射和反射PAR。FPAR=（到达冠层PAR－地表透射PAR－冠层反射PAR+地表反射PAR）/到达冠层PAR。APAR=FPAR×到达冠层PAR 。本数据以Word格式的表格保存。   （10）手持式红外温度计测量的辐射温度数据。测量对象为盈科绿洲玉米地、盈科小麦地、花寨子荒漠玉米地、花寨子荒漠样地2。其中，盈科绿洲玉米地、盈科小麦地、花寨子荒漠玉米地为行播作物，采样方式为垂直垄和顺垄条带测量；花寨子荒漠样地2沿对角线条带测量. 数据包括原始数据与处理数据，处理数据为经过黑体定标后的温度。原始数据为Word的doc格式。处理后的数据以Excel格式保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Aster synchronous observation was carried out in Yingke oasis and huazhaizi desert intensive observation area on May 28, 2008.</w:t>
+        <w:t xml:space="preserve">  2008年5月28日在盈科绿洲与花寨子荒漠加密观测区进行了ASTER同步观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Measurements:   (1) CE318 Solar Spectrophotometer Atmospheric Parameter Data: This dataset is an atmospheric parameter obtained from measurements using a solar spectrophotometer produced by CIMEL, France. The measurement location is Hua Zhai Zi desert sample plot 2. CE318 solar spectrophotometer can inversely perform the optical thickness, Rayleigh scattering, and aerosol optical thickness of the non-water vapor channel through the direct solar radiation measurement data, and the water vapor content of the atmospheric air column can be obtained by the water vapor channel 936 nm measurement data, and the horizontal visibility can also be derived from the CE318 data. The CE318 from Beijing Normal University was used in this measurement, which can provide the optical thickness in five bands, 1020nm, 936nm, 870nm, 670nm and 440nm, and can be used to invert the water vapor content of the atmospheric column using the 936nm measurement data. This data includes raw data and processed atmospheric data. The raw data are stored in the CE318 specific file format *.k7, which can be opened by ASTPWin software and accompanied by the description file ReadMe.txt; the processed file includes the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility, and near-surface atmospheric temperature obtained by using the inversion of the raw data as well as the solar azimuth, zenith angle, sun-earth distance correction factor and the mass number of the atmospheric column. atmospheric column mass number. The data are saved in Excel format.   (2) LI-6400 photosynthesizer data, the measurement object is the photosynthesis of maize in the corn field of Yingke Oasis, etc.. Its data include raw data and processed data. The raw data are saved in the instrument customized format, which can be opened by common software such as Notepad. The processed data are saved in Excel. The data parameters are shown in the data file. (3) ASD spectrometer data. ASD (Analytical Sepctral Devices) spectrometer was utilized to measure the spectral data of Yingke Oasis cornfield and Huazhazi Desert Sample Plot 2. The measuring instrument of Yingke Oasis Cornfield was a spectrometer (350-2500 nm) from the Institute of Remote Sensing Application of Chinese Academy of Sciences (IRSA), and the sampling method was canopy vertical observation and strip observation; the measuring instrument of Huazhazi Desert Sample Plot 2 was a Beijing Academy of Agricultural Sciences (BAAAS) spectrometer (350-1603 nm), and the sampling method was vegetation (red sand) and bare soil vertical observation and strip observation. The data include raw data with recorded data and processed reflectance data. The raw data of this data are in ASD standard format, which can be opened with its own software ViewSpec. The processed reflectance data is saved in Excel format.     (4) Vegetation cover data. The measurement object is corn and wheat in the corn field of PCG Oasis. Measurement method: Using the homemade coverage observer, the camera takes ground photos at a height of 2.5m to 3.5m from the ground, and at the same time places objects of known length (tape measure, bamboo pole, etc.) within the photo range to calibrate the size of the photo's area, and utilizes GPS to determine the location of the photo shoot, and records information related to the coverage, and the environment of the photo shoot. The coverage raw data consisted of two parts: the coverage optical photograph and the coverage data record. The LAB chromaticity space transformation technique was utilized to extract the green vegetation coverage of the optical photographs (refer to the coverage processing data). This data includes the vegetation image extracted by LAB chromaticity spatial transformation and the vegetation coverage data. The vegetation coverage data can be opened from Notepad.   (5) Radiant temperature measured by thermal camera ThermaCAM SC2000. Measurements were made of the radiant temperature of corn, wheat and bare soil in the corn field of the PCG Oasis. The instrument acquires radiant temperature data with a field of view of 24° x 18° components and simultaneously takes optical photographs of the same field of view. The height of the thermal camera shot was approximately 1.2 m. This data includes raw data and records, and instrument blackbody calibration data. The raw data can be read using the accompanying processing software ThermaCAM Researcher 2001, or the data can be converted to other formats in this software and programmed to be read by the user. The instrument blackbody calibration data is stored in Excel format.   (6) Radiant temperature measured by fixed self-recording point thermometer. The measurement sample plots were Yingke Oasis cornfield and Huazhazi desert cornfield, and Huazhazi desert sample plot 2. Among them, the Yingke Oasis cornfield had three instruments, and the object of measurement was the maize canopy and bare soil between ridges as well as the wheat canopy; the Huazhazi desert cornfield had one instrument, and the object of measurement was the maize canopy; and the Huazhazi desert sample plot 2 had two instruments, and the object of measurement was the vegetation (red sand) canopy and the bare soil of the desert. The field of view of the instruments is about 10°, vertical downward observation, sampling interval is 1 s. The height of the setup is shown in the data file. The specific emissivity of the instrument was set to 0.95, and this data consists of raw data and processed data corrected for blackbody calibration and specific emissivity. They are saved in Excel format.   (7) Albedo data, the measurement object is the row sowing corn in the corn field of PCG Oasis. Measuring instrument contains the upper table voltage value of the short-wave table, the lower table voltage value, after the table's sensitivity coefficient is converted into albedo data. The relationship between the radius of the field of view R and the height of the probe H in the table below is: R = 10H. This data is stored in Excel.   (8) LAI and other canopy structure data, the measurement sample site for the Yingke Oasis corn field. Measurements were made using a tape measure, tape measure, and straightedge to measure the maximum length and maximum width of each leaf blade of each plant of maize and wheat in the Yingke Oasis corn field. Leaf area indices were obtained using indoor scanning of conversion coefficients of true leaf area to maximum length and minimum width. This one day indoor coefficient was derived from the day's scanning data of the true area of leaves affixed to a hardboard. This data was saved in Excel.   (9) Photosynthetically Active Radiation Ratio (FPAR: Fraction of Photosynthetically Active Radiation) data were measured for maize and wheat in the corn field sample plot in the PCK Oasis. The measuring instruments were SUNSCAN canopy analyzer and digital camera. Measurements were made in three sections, upper and lower, and both incident and reflected PAR were measured. fPAR = (Arrival at Canopy PAR - Surface Transmitted PAR - Canopy Reflected PAR + Surface Reflected PAR)/Arrival at Canopy PAR. apar = fPAR × Arrival at Canopy PAR. This data is saved as a table in Word format.   (10) Radiant temperature data measured by a handheld infrared thermometer. Measurements were taken in the PCK Oasis corn field, PCK wheat field, Huazhazi desert corn field, and Huazhazi desert sample plot 2. Among them, the PCK Oasis corn field, PCK wheat field, and Huazhazi desert corn field were row crops, and sampling was done by measuring the vertical ridges and the smooth ridges in strips; and the Huazhazi desert sample plot 2 was measured along the diagonal strips. The data consist of raw data and processed data, and the processed data are temperatures after blackbody calibration. The raw data are in Word doc format. The processed data are saved in Excel format.</w:t>
+        <w:t xml:space="preserve">  测量内容：   （1）CE318太阳分光光度计大气参数数据：本数据集为利用法国CIMEL公司生产的太阳分光光度计测量得到的大气参数。测量地点为花寨子荒漠样地2。CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt ；处理后文件包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。数据以Excel格式保存。   （2） LI-6400光合仪数据，测量对象为盈科绿洲玉米地玉米的光合作用等。其数据包括原始数据和处理数据。原始数据以仪器自定义格式保存，可用记事本等常用软件打开。处理数据以Excel保存。数据参数见数据文件中。   （3） ASD光谱仪数据。利用ASD（Analytical Sepctral Devices）光谱仪测量盈科绿洲玉米地、花寨子荒漠样地2的光谱数据。其中，盈科绿洲玉米地测量仪器为中国科学院遥感应用研究所的光谱仪（350-2500nm），采样方式为冠层垂直观测和条带观测；花寨子荒漠样地2测量仪器为北京农科院光谱仪（350-1603nm），采样方式为植被（红砂）和裸土垂直观测和条带观测。数据包括原始数据与记录数据、处理后的反射率数据。本数据的原始数据为ASD标准格式，可利用其自带软件ViewSpec打开。处理后的反射率数据以Excel格式保存。   （4）植被覆盖度数据。测量对象为盈科绿洲玉米地的玉米与小麦。测量方式：利用自制覆盖度观测仪，相机在距地面2.5m至3.5m高度拍摄地面照片，同时在照片范围内放置长度已知的物体（皮尺、竹竿等）来标定照片的面积大小，利用GPS确定照片拍摄的位置，并记录下与覆盖度、拍摄环境相关的信息。覆盖度原始数据包括覆盖度光学照片与覆盖度数据记录两部分。利用LAB色度空间变换技术，提取光学照片绿色植被覆盖度（参考覆盖度处理数据）。本数据包括经过LAB色度空间变换提取的植被影像和植被覆盖度数据。植被覆盖度数据可由记事本打开。   （5）热像仪ThermaCAM SC2000测量的辐射温度。测量对象为盈科绿洲玉米地内的玉米、小麦和裸土的辐射温度。仪器获取视场角为24°×18°组分辐射温度数据，并同时拍摄同视场的光学照片。热像仪拍摄高度约为1.2m。本数据包括原始数据与记录、仪器黑体定标数据。原始数据可利用配套处理软件ThermaCAM Researcher 2001，也可将数据在该软件中转换为其他格式，自行编程读取。仪器黑体定标数据以Excel格式存储。   （6） 固定自记点温计测量的辐射温度。测量样地为盈科绿洲玉米地和花寨子荒漠玉米地、花寨子荒漠样地2。其中，盈科绿洲玉米地具有3台仪器，测量对象为玉米冠层和垄间裸土以及小麦冠层；花寨子荒漠玉米地具有1台仪器，测量对象为玉米冠层；花寨子荒漠样地2有2台仪器，测量对象为植被（红砂）冠层和荒漠裸土。仪器的视场角约为10°，垂直向下观测，采样间隔为1s。架设高度见数据文档。仪器设定比辐射率为0.95。本数据包括原始数据与经过黑体定标、比辐射率纠正后的处理数据。均以Excel格式保存。   （7）反照率数据，测量对象为盈科绿洲玉米地内的行播玉米。测量仪器包含短波表的上表电压值，下表电压值，后经过表的敏感系数转换成反照率数据。下表视场半径R与探头高度H的关系为：R = 10H。本数据以Excel存储。   （8） LAI等冠层结构数据，测量样地为盈科绿洲玉米地。测量方法为：利用皮尺、卷尺、直尺测量在盈科绿洲玉米地测量玉米和小麦每株各叶片的最大长度和最大宽度。利用室内扫描真实叶面积与最大长度和最小宽度的转换系数，获得叶面积指数。这一天室内系数来自于当天对贴在硬板上叶片真实面积的扫描数据。本数据以Excel保存。   （9）光合有效辐射比率（FPAR：Fraction of Photosynthetically Active Radiation）数据，测量对象为盈科绿洲玉米地样地内的玉米与小麦。测量仪器为SUNSCAN冠层分析仪、数码相机。分上，下三段测量，并同时测量入射和反射PAR。FPAR=（到达冠层PAR－地表透射PAR－冠层反射PAR+地表反射PAR）/到达冠层PAR。APAR=FPAR×到达冠层PAR 。本数据以Word格式的表格保存。   （10）手持式红外温度计测量的辐射温度数据。测量对象为盈科绿洲玉米地、盈科小麦地、花寨子荒漠玉米地、花寨子荒漠样地2。其中，盈科绿洲玉米地、盈科小麦地、花寨子荒漠玉米地为行播作物，采样方式为垂直垄和顺垄条带测量；花寨子荒漠样地2沿对角线条带测量. 数据包括原始数据与处理数据，处理数据为经过黑体定标后的温度。原始数据为Word的doc格式。处理后的数据以Excel格式保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/28-2008/05/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/28-2008/05/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:147.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">147.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerospace remote sensing, atmospheric radiation, canopy spectrum, leaf area index, surface features spectrometer (ASD), vegetation, aerosol, albedo, vegetation coverage, visible light remote sensing, solar spectrophotometer, atmospheric water vapor, aerosol optical depth, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航天遥感, 大气辐射, 冠层光谱, 叶面积指数, 地物光谱仪（ASD）, 植被, 气溶胶, 反照率, 植被盖度, 可见光遥感, 太阳分光光度计, 大气水汽, 气溶胶光学深度, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Huazhaizi desert intensive observation area,  Yingke oasis intensive observation area,  hydrological test area in arid area of the middle reaches,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">花寨子荒漠加密观测区,  盈科绿洲加密观测区,  中游干旱区水文试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ren Huazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ren Huazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ren Huazhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ren Huazhong. Heihe comprehensive remote sensing joint experiment: aster ground synchronous observation data set in Yingke oasis and huazhaizi desert intensive observation area (May 28, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1951.</w:t>
+        <w:t xml:space="preserve">任华忠. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区ASTER地面同步观测数据集（2008年5月28日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1951.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>