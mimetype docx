--- v0 (2026-06-01)
+++ v1 (2026-08-31)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset on Soil Priming Effect Responses to Multiple Global Change Factors</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">土壤激发效应对于多个全球变化因子的响应数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7060.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset on Soil Priming Effect Responses to Multiple Global Change Factors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7060.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7060.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7060.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据检索了1990至2024年间探讨全球变化因子对陆地生态系统土壤激发效应影响的同行评审文献。纳入分析的全球变化因子包括：氮沉降、气候变暖、降水增加、二氧化碳富集、土地利用变化及放牧，评估了全球变化下激发效应的响应及调控机制。本数据为优化未来气候变化情景下土壤有机碳动态的预测提供了关键参考依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.Priming effect data: Derived from the screened paper data.   2.Climate and soil property data: Provided in the article; if not available in the article, meteorological variables were obtained from the WorldClim database (http://www.worldclim.org) based on the geographic coordinates of each sampling site; soil physical and chemical properties were obtained from the SoilGrids250m 2.0 database (http://soilgrids.org) based on the coordinates of each sampling site.   3.Ecosystem type and experimental attribute data: Obtained from the screened paper data.</w:t>
+        <w:t xml:space="preserve">  1.激发效应数据：源自筛选后的论文数据。   2.气候、土壤性质数据：文章中提供；若文章未提供则，气象变量基于各站点的地理坐标，从WorldClim database（http://www.worldclim.org）获取；土壤理化基于各站点坐标，从 SoilGrids250m 2.0 database (http://soilgrids.org)获取。   3.生态系统类型和实验属性数据源自筛选后的论文数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The priming effect was calculated as follows Feng and Zhu (2021) and Favaro et al. (2025)：Favaro, A., Singh, B., Warren, C., and Dijkstra, F. A. 2025. “Differences between priming and rhizosphere priming effects: Concepts and mechanisms.” Soil Biology and Biochemistry 205: 109769. https://doi.org/10.1016/j.soilbio.2025.109769 Feng, J., and Zhu, B. 2021. “Does calculation method affect the nutrient-addition effect on priming?” Geoderma 393: 115040. https://doi.org/10.1016/j.geoderma.2021.115040</w:t>
+        <w:t xml:space="preserve">  激发效应计算参考Feng and Zhu (2021) 和 Favaro et al. (2025)的公式：Favaro, A., Singh, B., Warren, C., and Dijkstra, F. A. 2025. “Differences between priming and rhizosphere priming effects: Concepts and mechanisms.” Soil Biology and Biochemistry 205: 109769. https://doi.org/10.1016/j.soilbio.2025.109769 Feng, J., and Zhu, B. 2021. “Does calculation method affect the nutrient-addition effect on priming?” Geoderma 393: 115040. https://doi.org/10.1016/j.geoderma.2021.115040</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1990/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:939.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">939.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Priming effect, Climate change, Meta-analysis, Soil C/N ratio, N mining, C dynamics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">激发效应, 气候变化, 元分析, 土壤碳氮比, 氮挖掘, 碳动态</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,756 +1458,1128 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xu Min,  WANG Shijin,  CHENG Shengyun  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐敏,  王世金,  陈生云 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHENG Shengyun  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈生云  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu Min </w:t>
+        <w:t xml:space="preserve">,  徐敏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHENG Shengyun  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈生云</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:U24A20586</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U24A20586</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山南麓冻土区高寒草地生态系统对增温和放牧的响应机制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:U23A2062</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U23A2062</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海多年冻土生态系统碳循环的生物和非生物机制及模拟</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:xbzg-zdsys-202214</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xbzg-zdsys-202214</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土微生物效应</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:23ZDFA017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23ZDFA017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈环境效应与冻土工程安全保障研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:CSFSE-FX-2505</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSFSE-FX-2505</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院西北生态环境资源研究院冰冻圈科学与冻土工程全国重点实验室自主部署课题</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Min, WANG Shijin, CHENG Shengyun . Dataset on Soil Priming Effect Responses to Multiple Global Change Factors. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7060.2026.</w:t>
+        <w:t xml:space="preserve">徐敏,王世金,陈生云. 土壤激发效应对于多个全球变化因子的响应数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7060.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>