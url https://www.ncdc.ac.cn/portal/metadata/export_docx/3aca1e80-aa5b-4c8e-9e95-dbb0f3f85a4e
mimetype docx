--- v0 (2026-06-11)
+++ v1 (2026-08-26)
@@ -1234,51 +1234,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">100.52</w:t>
+              <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -2241,73 +2241,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Li Xiaowen, Li Zengyuan, Ma Mingguo, Wang Jian, Xiao Qing, Liu Qiang, Che Tao, Chen Erxue, Yan Guangjian, Hu Zeyong, Zhang Lixin, Chu Rongzhong, Su Peixi, Liu Qinhuo, Liu Shaomin, Wang Jindi, Niu Zheng, Chen Yan, Jin Rui, Wang Weizhen, Ran Youhua, Xin Xiaozhou, Ren Huazhong. Watershed Allied Telemetry Experimental Research[J]. John Wiley &amp;amp; Sons, Ltd, 2009, 114, (D22). </w:t>
+        <w:t xml:space="preserve">Li Xin, Li Xiaowen, Li Zengyuan, Ma Mingguo, Wang Jian, Xiao Qing, Liu Qiang, Che Tao, Chen Erxue, Yan Guangjian, Hu Zeyong, Zhang Lixin, Chu Rongzhong, Su Peixi, Liu Qinhuo, Liu Shaomin, Wang Jindi, Niu Zheng, Chen Yan, Jin Rui, Wang Weizhen, Ran Youhua, Xin Xiaozhou, Ren Huazhong. Watershed Allied Telemetry Experimental Research[J]. John Wiley &amp;amp; Sons, Ltd, 2009, 114(D22).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>