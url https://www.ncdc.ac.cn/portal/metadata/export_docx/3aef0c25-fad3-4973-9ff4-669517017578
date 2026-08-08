--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">钻井工具方案图集（2018-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Atlas of Drilling Tool Plans (2018-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atlas of Drilling Tool Plans (2018-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1684.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1684.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1684.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2017-2020年在湖北武汉采用CAD软件设计的钻井工具总图5张，包含PDC钻头、取芯钻头、孕镶钻头、螺杆钻具和涡轮钻具总图。资源时间覆盖范围2018年1月1日至2020年12月30日，资源覆盖地理范围是湖北省武汉市，采用三维绘图软件UG绘制三维模型，生成二维工程图，包含钻头和钻具的总体结构外观和总体尺寸。</w:t>
+        <w:t xml:space="preserve">Five general drawings of drilling tools designed using CAD software in Wuhan, Hubei from 2017 to 2020, including PDC drill bits, coring drill bits, impregnated drill bits, screw drilling tools, and turbine drilling tools. The time coverage of resources is from January 1, 2018 to December 30, 2020. The geographical coverage of resources is Wuhan City, Hubei Province. A 3D model is drawn using the 3D drawing software UG to generate a 2D engineering drawing, which includes the overall structure, appearance, and overall dimensions of the drill bit and drilling tool. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Experimental experiments, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用三维绘图软件UG绘制三维模型，生成二维工程图，包含钻头和钻具的总体结构外观和总体尺寸。</w:t>
+        <w:t xml:space="preserve">    Use the 3D drawing software UG to create a 3D model and generate a 2D engineering drawing, which includes the overall structure, appearance, and dimensions of the drill bit and drilling tool.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北省武汉市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuhan City, Hubei Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">总图, 钻头, 钻具</w:t>
+        <w:t xml:space="preserve">Theme:General drawing, drill bit, drilling tool</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">Place:Wuhan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">池胜高 </w:t>
+        <w:t xml:space="preserve">contributors:chi shenggao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴刚  </w:t>
+        <w:t xml:space="preserve">author:Wu gang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wu gang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">池胜高. 钻井工具方案图集（2018-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1684.2022.</w:t>
+        <w:t xml:space="preserve">chi shenggao. Atlas of Drilling Tool Plans (2018-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1684.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>