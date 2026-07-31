--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sporopollen assemblage data set of gashunuoer lake, the tail lake of Heihe River Basin (2010-2011)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域尾闾湖嘎顺诺尔湖泊孢粉组合数据集（ 2010-2011）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0021.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sporopollen assemblage data set of gashunuoer lake, the tail lake of Heihe River Basin (2010-2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.146</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0021.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.146</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The profile depth of gashunuoer Lake in Ejin Banner, Inner Mongolia is 200 cm, and the sample analysis intervals are 2 cm and 8 cm respectively. There are four tables respectively (1) Original sporopollen data of Lake profile (2) Percentage content data of Lake profile (3) Mass concentration data of sporopollen in Lake profile (4) Sporopollen assemblage data of Lake profile </w:t>
+        <w:t xml:space="preserve">内蒙古额济纳旗嘎顺诺尔湖泊剖面深度为200cm,样品分析间隔分别是2cm和8cm.孢粉组合是将出现率低、含量较少的科属进行合并，并将花粉按乔木、灌木、草本及农作物进行分类组合。 分别包含4个表： （1）湖泊剖面孢粉原始数据 （2）湖泊剖面百分比含量数据 （3）湖泊剖面孢粉质量浓度数据 （4）湖泊剖面孢粉组合数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental methods: the sample was pretreated with hydrofluoric acid, and a piece of Pinus tabulaeformis spore tablet was added to the sample to calculate the spore and pollen mass concentration of the sample. The samples were removed with 10% hydrochloric acid, 10% sodium hydroxide, and concentrated hydrofluoric acid. The residues were filtered with ultrasonic oscillator and 10 m aperture mesh. The residues were collected and purified in small test tubes, and preserved in glycerin. Semi active tablets were identified under Nikon microscope. More than 300 pollen grains were identified in each sample.</w:t>
+        <w:t xml:space="preserve">实验方法：样品前处理采用氢氟酸过筛法，处理前在样品中加入1粒石松孢子片剂用于计算样品的孢粉质量浓度。样品用10%的盐酸去碳酸钙，10%的氢氧化钠去有机质，浓氢氟酸去硅，然后用超声波振荡器以及10 m孔径的网布筛滤残余物，收集网布上的剩余物，经小试管净化后，加甘油保存，制定半活动片在Nikon显微镜下鉴定。统计时，每个样品鉴定300粒以上花粉。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data sheet is manually entered by a specially assigned person according to the record book. (1) Algorithm and model introduction: The percentage content of sporopollen is calculated by dividing the number of pollen grains of the species by the total number of all the pollens counted, and then multiplying by 100%. The mass concentration of spores is calculated by the method of adding Lycopodium spores, that is, the number of Lycopodium spores added in the sample is divided by the counted number of Lycopodium spores multiplied by the weight of the sample. The above calculation does not include algal spores 。 (2) References: Huang Xiaozhong, Zhao Yan, et al. Sporopollen analysis of surface sediments in Bosten Lake, Xinjiang [J]. Glacial permafrost, 2004, 26 (5): 602-609</w:t>
+        <w:t xml:space="preserve">本数据表是由专人根据记录本手工录入。 (1)算法和模型介绍: 孢粉百分比含量的计算是以统计到的该种的花粉的数目除以所有统计到的花粉的总数再乘以100%，而孢粉的质量浓度则是用外加石松孢子法计算即加入样品中的石松孢子除以统计到的石松孢子数乘以统计到的该种花粉数目除以样品的重量，以上计算均不包括藻类孢子。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The pollen was identified according to the published plate and the self-made standard piece. (1) Data production process: hydrofluoric acid screening method was used for pretreatment, identified and counted under Nikon microscope, and the percentage content and mass concentration of pollen were calculated by Excel. (2) Methods and standards: according to the percentage content and relative change and mass concentration change of each family and genus, combined with other indicators to reflect environmental changes, and crop pollen can also indicate human activities. (3) Application scope: it is mainly used for the study of oasis ecosystem in inland river basin of northwest arid area. </w:t>
+        <w:t xml:space="preserve">严格按照实验操作规范进行实验操作，花粉的鉴定按照已出版的图版及自制的标准片鉴定。 (1)数据生产过程: 采用氢氟酸过筛法进行前处理，在Nikon显微镜下鉴定和统计，经EXCEL计算得到花粉百分比含量和质量浓度。 (2)方法和标准规范: 根据各科属的百分比含量的大小及相对变化和质量浓度的变化结合其它指标反应环境变化，也通过农作物花粉指示人类活动。 (3)应用范围: 主要用于西北干旱区内陆河流域绿洲生态系统研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gashunuoer lake, the tail lake of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域尾闾湖嘎顺诺尔湖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:890.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">890.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">890.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:120.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">120.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sporopollen assemblage, Lake profile sporopollen</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孢粉组合, 湖泊剖面孢粉，湖泊剖面百分比含量数据，湖泊剖面孢粉质量浓度，泊剖面孢粉组合数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Gashunuoer Lake,  Ejina Banner </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  嘎顺诺尔湖泊,  内蒙古额济纳旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,661 +1526,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Huang Xiaozhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄小忠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Huang Xiaozhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄小忠  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , Huang Xiaozhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 黄小忠</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421306</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">绿洲化、荒漠化的驱动机制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huang Xiaozhong. Sporopollen assemblage data set of gashunuoer lake, the tail lake of Heihe River Basin (2010-2011). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.146.</w:t>
+        <w:t xml:space="preserve">黄小忠. 黑河流域尾闾湖嘎顺诺尔湖泊孢粉组合数据集（ 2010-2011）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.146.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">黄小忠, 赵艳, 程波, 陈发虎, 徐俊荣. [J]. , 新疆博斯腾湖表层沉积物的孢粉分析[J]. 冰川冻土, 2004, , (05): 602-609. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">