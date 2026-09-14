--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -2459,51 +2459,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄小忠, 赵艳, 程波, 陈发虎, 徐俊荣. [J]. , 新疆博斯腾湖表层沉积物的孢粉分析[J]. 冰川冻土, 2004, , (05): 602-609. </w:t>
+        <w:t xml:space="preserve">黄小忠, 赵艳, 程波, 陈发虎, 徐俊荣. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>