--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi-precipitation concentration indicators dataset for mainland China from 1961 to 2100</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国多降水集中度指标数据集（1961-2100 年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.precipitation.db7311.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi-precipitation concentration indicators dataset for mainland China from 1961 to 2100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.PRECIPITATION.DB7311.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.precipitation.db7311.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PRECIPITATION.DB7311.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  全球气候变化加剧水文循环，极端降水事件频发，降水集中度指标是诊断降水时空分布特征的关键工具。现有研究存在站点观测碎片化、历史基准与未来预估脱节等问题。本数据集整合 1961-2022 年中国地面观测与格点观测数据，以及 2015-2100 年 4 种 SSP 情景下经统计降尺度的 CMIP6 预估数据，空间分辨率 0.25°，构建包含降水集中度（PCD）、降水集中期（PCP）、日降水集中度指数（DPCI）、月降水集中度指数（MPCI）4 项核心指标的时空连续数据集（MPCID）。  经站点数据验证，PCD 误差最小、相关性最优，数据集可支撑中国降水时空分布规律、水文与农业气候影响评估、适应性管理策略制定等研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Daily surface precipitation data (1961-2020): China Meteorological Administration's daily surface climate data set (V3.0), after quality control and uniformity testing, 651 stations were selected;  2. Grid point observation data (1961-2022): CN05.1 grid point precipitation data set, 0.25 ° × 0.25 °, issued by the Climate Change Research Center of the Chinese Academy of Sciences;  3. Climate model data: 24 CMIP6 global climate models output precipitation data, covering four scenarios: SSP1-2.6, SSP2-4.5, SSP3-7.0, and SSP5-8.5.</w:t>
+        <w:t xml:space="preserve">  1. 地面日降水数据（1961-2020）：中国气象局中国地面气候资料日值数据集（V3.0），经质量控制与均一性检验，筛选 651 个站点；   2. 格点观测数据（1961-2022）：CN05.1 格点降水数据集，0.25°×0.25°，中国科学院气候变化研究中心发布；   3. 气候模式数据：24 个 CMIP6 全球气候模式输出降水数据，覆盖 SSP1-2.6、SSP2-4.5、SSP3-7.0、SSP5-8.5 四种情景。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Data preprocessing: Quality control and missing value imputation of site data; Perform unified resolution resampling and calendar format conversion on CMIP6 mode data;  2. Spatial interpolation: KD Tree+inverse distance weight (IDW) is used to interpolate station data into grid data;  3. Statistical downscaling: Quantile mapping (QM) and quantile incremental mapping (QDM) statistical downscaling methods are used to correct bias in CMIP6 data. The optimal framework is to use quantile incremental mapping after resampling;  4. Indicator calculation: Calculate PCD and PCP based on vector analysis, calculate DPCI based on Lorenz curve, and calculate MPCI based on variance method;  5. Accuracy verification: Multi dimensional verification is conducted using indicators such as MAE, RMSE, BIAS, CORR, IVS, TS, etc.</w:t>
+        <w:t xml:space="preserve">  1. 数据预处理：对站点数据进行质量控制、缺值插补；对 CMIP6 模式数据进行统一分辨率重采样、日历格式转换；   2. 空间插值：采用 KD-Tree + 反距离权重（IDW）将站点数据插值为格点数据；   3. 统计降尺度：采用分位数映射（QM）、分位数增量映射（QDM）统计降尺度方法对 CMIP6 数据进行偏差校正，优选重采样后使用分位数增量映射方法为最优框架；   4. 指标计算：基于向量分析法计算 PCD、PCP，基于洛伦兹曲线计算 DPCI，基于方差法计算 MPCI；   5. 精度验证：采用 MAE、RMSE、BIAS、CORR、IVS、TS 等指标开展多维度验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Historical verification: PCD has the best accuracy with MAE=0.034, RMSE=0.042, CORR=0.902; PCP has high correlation but significant error; DPCI error is controllable, but the correlation on a daily scale is limited; MPCI has low sensitivity to extreme precipitation;  2. Future scenario verification: Under four SSP scenarios, the MAE of PCD is 0.094-0.096, and the RMSE is 0.122-0.125, indicating stable performance; The resample QDM downscaling method has the smallest error;  3. Spatial validation: The dataset can accurately depict the spatial differentiation characteristics of precipitation concentration in China, such as "high in the north and low in the west". The results of complex terrain areas need to be interpreted carefully in conjunction with station density. </w:t>
+        <w:t xml:space="preserve">  1. 历史期验证：PCD 的 MAE=0.034、RMSE=0.042、CORR=0.902，精度最优；PCP 相关性高但误差较大；DPCI 误差可控但日尺度相关性有限；MPCI 对极端降水敏感性较低；   2. 未来情景验证：四种 SSP 情景下，PCD 的 MAE 为 0.094-0.096，RMSE 为 0.122-0.125，性能稳定；resample-QDM 降尺度方法误差最小；   3. 空间验证：数据集能准确刻画中国降水集中度 “北高西低” 等空间分异特征，复杂地形区结果需结合站点密度审慎解读。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1961/01/01-2100/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961/01/01-2100/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:144.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">144.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.nc, *.csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.25°（约 30km）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation concentration, CMIP6, Statistical downscaling, SSP, Scenario, China</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水集中度, CMIP6, 统计降尺度, SSP, 情景, 中国</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , geography , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 地理学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1961-2100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961-2100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Qinghai Tibet Plateau,  Northwest arid region,  Eastern plain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  青藏高原,  西北干旱区,  东部平原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,759 +1533,1112 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Dongyang,  Li Xuemei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张栋洋,  李雪梅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Dongyang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张栋洋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Xuemei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李雪梅</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42261026</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42261026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国天山早春固液降水转变对积雪消融的影响机理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41761014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41761014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山高寒山区降水形态转变驱动因子研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XJYS0907-2023-01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XJYS0907-2023-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国高寒地区固液降水形态转变评估</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:25JR6KA005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25JR6KA005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西北高寒区固液降水形态转变评估研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Dongyang, Li Xuemei. Multi-precipitation concentration indicators dataset for mainland China from 1961 to 2100. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.PRECIPITATION.DB7311.2026.</w:t>
+        <w:t xml:space="preserve">张栋洋,李雪梅. 中国多降水集中度指标数据集（1961-2100 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.PRECIPITATION.DB7311.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Dongyang, Li Xuemei, Li Lanhai, Tang Yuanlong, Wang Guigang, Duan Huane, Yang Chuanming, Jiang Xiaoxiao. MPCID, A new high-resolution multi-precipitation concentration indicators dataset for mainland China[J/OL]. Scientific Data, 2026-01-06, 13, (1):196. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41597-025-06515-2.</w:t>
       </w:r>