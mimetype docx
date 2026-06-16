--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution map of 100 km resolution snow cover change rate in Qaidam region (2000-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">柴达木地区100km分辨率积雪变化率分布图（2000-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2434.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution map of 100 km resolution snow cover change rate in Qaidam region (2000-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2434.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2434.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2434.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is based on MODIS product data. Through resampling, splicing and other processing, the annual average snow cover rate data of Qaidam Basin from 2000 to 2018 is obtained. Through regression analysis of each pixel, the 1km resolution snow change rate data of Qaidam region from 2000 to 2018 is obtained. Through the establishment of 100 km fishing nets in ArcGIS, the snow change rate in each fishing net is processed to obtain the 100 km resolution snow change rate. This data set is mainly applied to the scientific research of Cryosphere. </w:t>
+        <w:t xml:space="preserve">  该数据是利用Modis产品数据，通过重采样、拼接等处理，得到柴达木盆地2000-2018年每年的平均积雪覆被率数据，通过对每个像元进行回归分析，得到2000-2018年柴达木地区1km分辨率积雪变化率数据。通过在arcgis建立100km渔网，对每个渔网内积雪变化率进行处理得到100km分辨率积雪变化率。   本数据集主要应用于冰冻圈科学研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Mod10a1 data from NASA（ https://www.nasa.gov/ )。</w:t>
+        <w:t xml:space="preserve">  MOD10A1数据来自美国国家航空航天局(https://www.nasa.gov/)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The daily snow cover rate data is obtained on the basis of MODIS product data mod10a1 through resampling, splicing, clipping and other preprocessing, and cloud removal algorithm based on cubic spline function interpolation. Using ArcGIS to calculate the annual average snow cover rate and selecting areas with DEM greater than 3500m for mask processing, the annual snow cover rate data of Chaimu basin are obtained. Linear regression analysis is carried out for each pixel based on python, and the 1km resolution snow change rate data in Qaidam area from 2000 to 2018 is finally generated. The 100km resolution snow change rate is obtained by establishing a 100km fishing net in ArcGIS and processing the snow change rate in each fishing net.</w:t>
+        <w:t xml:space="preserve">  日积雪覆被率数据是在MODIS产品数据 MOD10A1的基础上，通过重采样、拼接、剪裁等预处理，采用基于三次样条函数插值的去云算法进行去云处理后得到。利用arcgis计算年平均积雪率并选取DEM大于3500m的区域进行掩膜处理，得到柴木盆地的年积雪覆被率数据。基于Python对每个像元进行线性回归分析，最终生成2000-2018年柴达木地区1km分辨率积雪变化率数据，通过在arcgis建立100km渔网，对每个渔网内积雪变化率进行处理得到100km分辨率积雪变化率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a. Accuracy of original data   The product data of mod10a1 (500m) includes snow cover rate, quality assessment (QA) and other data. Snow cover data is based on the snow mapping algorithm tested using the normalized difference snow cover index (NDSI) and other standards.   When processing the generated data, part of the original data is retained. </w:t>
+        <w:t xml:space="preserve">  原始资料数据精度：   MOD10A1(500m)产品数据包含积雪覆被率和质量评估（QA）等数据。积雪覆盖数据是基于采用归一化差异积雪指数（NDSI）和其他标准测试的积雪制图算法制成。   在加工生成数据时，保留部分原始数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qaidam Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:37.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qaidam Basin, snow cover change rate, normalized difference snow cover index</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木盆地, 积雪变化率, 归一化差异积雪指数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qaidam Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:zhu gaofeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱高峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:li kaiji </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锴基  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:zhu gaofeng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱高峰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒内陆盆地水循环全过程高效利用与生态保护技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">zhu gaofeng. Distribution map of 100 km resolution snow cover change rate in Qaidam region (2000-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2434.2022.</w:t>
+        <w:t xml:space="preserve">朱高峰. 柴达木地区100km分辨率积雪变化率分布图（2000-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2434.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>