--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">毛乌素沙地典型固沙灌木林地土壤细菌群落结构分析数据（2016年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Analysis data of soil bacterial community structure of typical sand fixing shrub land in Maowusu Sandy Land (2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analysis data of soil bacterial community structure of typical sand fixing shrub land in Maowusu Sandy Land (2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1679.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1679.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ZDYF.db1679.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据林先贵等《土壤微生物研究原理与方法》结合本项目的要求，制定了统一的取样规范和方法进行取样。在毛乌素沙地，选择同年种植，具有代表性的三种固沙灌木林地，沙蒿、沙柳和柠条林地，每种灌木林地中随机设置3个20 m×20m的样地，各样地间距为20m，同时，在距离灌木林地小于20m处选择裸沙地作为对照。   选择在植物生长最旺盛和微生物活动最活跃的8月采取土壤样品。在每个样地中，随机选取5株（丛）灌木，使用直径为2.5cm的灭菌土钻，分别采取灌木下和灌木间0-10cm 深度范围内的土壤，采集样品前去除表层植物枯落物。将每个样地采集的土样按灌木下和灌木间土样混合为一个混合样（约1000g），装入无菌塑料袋，保存于保温箱中，并迅速运回实验站，将混合后的土样过2mm 筛以去除根系和枯落物。过筛后的每个土样立即存储在-20℃条件下，用于高通量测序。</w:t>
+        <w:t xml:space="preserve">According to Lin Xiangui et al. “Principles and Methods of Soil Microbial Research” combined with the requirements of this project, a unified sampling specification and method were developed for sampling. In the Maowusu sandland, three representative sand-fixing shrublands, Artemisia spp., Salix spp. and Citrus aurantium spp. were selected to be planted in the same year, and three sample plots of 20 m×20 m were randomly set up in each type of shrubland, with a spacing of 20 m between plots, meanwhile, the bare sandland was selected as a control at a distance of less than 20 m from the shrubland. Soil samples were taken in August, when plant growth was most vigorous and microbial activities were most active. In each sample plot, five shrubs were randomly selected, and a sterilized soil auger with a diameter of 2.5 cm was used to take the soil under the shrubs and between the shrubs in the depth range of 0-10 cm, and the surface plant litter was removed before collecting the samples. The soil samples collected from each sample site were mixed into one mixed sample (about 1000g) according to the soil samples under shrubs and among shrubs, put into sterile plastic bags, kept in a heat preservation box, and quickly transported back to the experiment station, and the mixed soil samples were sieved through a 2mm sieve to remove the root system and litter. After sieving, each soil sample was immediately stored at -20°C for high-throughput sequencing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在毛乌素沙地，选择同年种植，具有代表性的三种固沙灌木林地，沙蒿、沙柳和柠条林地，每种灌木林地中随机设置3个20 m × 20 m的样地，各样地间距为20 m，同时，在距离灌木林地小于20 m处选择裸沙地作为对照。</w:t>
+        <w:t xml:space="preserve">  In the Mao Wusu sandland, three representative sand-fixing shrublands, Artemisia spp, Salix spp and Citrus aurantium spp, were selected to be planted in the same year, and three randomly set up sample plots of 20 m × 20 m in each type of shrubland, with the spacing of each sample plot being 20 m. At the same time, bare sandy areas were selected as a control at a distance of less than 20 m from the shrubland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  选择在植物生长最旺盛和微生物活动最活跃的8月采取土壤样品。在每个样地中，随机选取5株（丛）灌木，使用直径为2.5 cm的灭菌土钻，分别采取灌木下和灌木间0-10 cm 深度范围内的土壤，采集样品前去除表层植物枯落物。将每个样地采集的土样按灌木下和灌木间土样混合为一个混合样（约1000 g），装入无菌塑料袋，保存于保温箱中，并迅速运回实验站，将混合后的土样过2 mm 筛以去除根系和枯落物。过筛后的每个土样立即存储在-20℃条件下，用于高通量测序。</w:t>
+        <w:t xml:space="preserve">  Soil samples were taken in August, when plant growth is at its peak and microbial activity is most active. In each sample plot, five shrubs were randomly selected, and a sterilized soil auger with a diameter of 2.5 cm was used to take soil samples from the depth of 0-10 cm under and between the shrubs, and the surface plant litter was removed before collecting the samples. The soil samples collected from each sample site were mixed into a single sample (about 1000 g) from the under-shrub and between-shrub soil samples, placed in sterile plastic bags, stored in an insulated box, and quickly transported back to the experiment station, where the mixed samples were sieved through a 2-mm sieve to remove roots and litter. After sieving, each soil sample was immediately stored at -20°C for high-throughput sequencing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宁夏盐池毛乌素沙地生态系统国家定位观测研究站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ningxia Yanchi Maowusu Sandland Ecosystem National Positional Observatory Research Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">毛乌素沙地, 固沙灌木林, 土壤细菌</w:t>
+        <w:t xml:space="preserve">Theme:Maowusu sandy land, sand fixing shrub forest, soil bacteria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016</w:t>
+        <w:t xml:space="preserve">Time:2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">宁夏盐池毛乌素沙地生态系统国家定位观测研究站 </w:t>
+        <w:t xml:space="preserve">Place:Ningxia Yanchi Maowusu Sandland Ecosystem National Positional Observatory Research Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张宇清,  孙延菲 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Yuqing,  SUN Yanfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张宇清  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Yuqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500900</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国北方半干旱荒漠区沙漠化防治关键技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张宇清,孙延菲. 毛乌素沙地典型固沙灌木林地土壤细菌群落结构分析数据（2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1679.2022.</w:t>
+        <w:t xml:space="preserve">ZHANG Yuqing, SUN Yanfei. Analysis data of soil bacterial community structure of typical sand fixing shrub land in Maowusu Sandy Land (2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1679.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>