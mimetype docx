--- v0 (2026-05-22)
+++ v1 (2026-08-22)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河中上游极端降水指数数据集（1961-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Extreme Precipitation Index in the Upper and Middle Reaches of the Yellow River (1961-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Extreme Precipitation Index in the Upper and Middle Reaches of the Yellow River (1961-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.57760/sciencedb.14089</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.14089</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.14089</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黄河中上游是我国气候变化的敏感区和生态保护的关键区，探究该地区全球变暖背景下极端降水事件变化对于保障区域生态安全和防灾减灾具有重要意义。本文基于1961—2020年气象站点的逐日降水观测资料，经数据筛选、质量检测和异常值剔除，选取并计算了10个极端降水指数，分时段、分区域统计得到黄河中上游地区极端降水指数数据集。经过单位转换、剔除数据缺失站点、插补缺失值等质量控制以及在时间序列和空间格局上的数据验证，数据集具有较高的准确性和可靠性。本数据集可用于分析黄河中上游地区极端降水事件时空特征及其对气候变化的响应研究，也可为评估该地区水资源安全及旱涝灾害风险提供基础数据支撑</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为方便进一步处理和使用，数据集结果文件存储为CSV格式，以极端降水指数的中文名称命名。每个数据文件包含该极端降水指数在不同时间尺度（年份、基准时段、最近时段和全时段）和空间尺度（各个站点、七个二级水资源分区、黄河上游、黄河中游和黄河中上游）上的具体数值。</w:t>
+        <w:t xml:space="preserve">  For the convenience of further processing and use, the dataset result file is stored in CSV format and named after the Chinese name of the extreme precipitation index. Each data file contains specific values of the extreme precipitation index at different time scales (year, reference period, nearest period, and full period) and spatial scales (each station, seven secondary water resource zones, upper reaches of the Yellow River, middle reaches of the Yellow River, and upper middle reaches of the Yellow River)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  经过数据筛选、质量检测和异常值去除，通过时间和区域统计得到黄河中上游极端降水指数数据集。经过单位转换、缺失数据站点移除、缺失值插值、时间序列和空间格局数据验证等质量控制，数据集具有较高的准确率和可靠性。</w:t>
+        <w:t xml:space="preserve">  After data screening, quality testing, and outlier removal, the extreme precipitation index dataset for the upper and middle reaches of the Yellow River was obtained through time and regional statistics. After quality control measures such as unit conversion, removal of missing data sites, interpolation of missing values, and validation of time series and spatial pattern data, the dataset has high accuracy and reliability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为保证数据的准确性和可靠性，本数据集采取了数据本身和识别极端降水事件过程中的质量控制，体现在以下两方面：一是在整理元数据过程中，对出现的异常值、特殊值进行处理，并将数据统一通用单位；二是在生产极端降水指数过程中，通过软件自动检测和人工校验两者相结合的方式，对数据进行严格的质量检查。</w:t>
+        <w:t xml:space="preserve">   To ensure the accuracy and reliability of the data, this dataset adopts quality control measures for both the data itself and the identification of extreme precipitation events. This is reflected in the following two aspects: firstly, in the process of organizing metadata, abnormal and special values are processed, and the data is unified into a common unit; Secondly, in the process of producing extreme precipitation indices, strict quality checks are conducted on the data through a combination of software automatic detection and manual verification </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1961/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1961/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河中上游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The middle and upper reaches of the Yellow River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.shp、.jpg、.csv</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:.shp、.jpg、.csv</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">极端降水指数, 多时空尺度, 黄河中上游</w:t>
+        <w:t xml:space="preserve">Theme:Extreme precipitation index, multiple temporal and spatial scales, upper and middle reaches of the Yellow River</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1961-2020</w:t>
+        <w:t xml:space="preserve">Time:1961-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河中上游 </w:t>
+        <w:t xml:space="preserve">Place:The middle and upper reaches of the Yellow River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,88 +1044,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">113.78</w:t>
+              <w:t xml:space="preserve">113.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -1331,831 +1115,571 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 33.63</w:t>
+              <w:t xml:space="preserve"> 33.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈超冰,  贺山峰,  李铮,  邱兰兰,  冯爱青 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Chaobing,  HE Shanfeng,  LI Zheng,  QIU Lanlan,  FENG Aiqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">贺山峰  </w:t>
+        <w:t xml:space="preserve">author:HE Shanfeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Chaobing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈超冰,贺山峰,李铮,邱兰兰,冯爱青. 黄河中上游极端降水指数数据集（1961-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.14089.</w:t>
+        <w:t xml:space="preserve">CHEN Chaobing, HE Shanfeng, LI Zheng, QIU Lanlan, FENG Aiqing. Dataset of Extreme Precipitation Index in the Upper and Middle Reaches of the Yellow River (1961-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.14089.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>