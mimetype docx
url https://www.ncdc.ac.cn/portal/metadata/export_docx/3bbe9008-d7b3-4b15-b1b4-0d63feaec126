--- v1 (2026-08-22)
+++ v2 (2026-10-07)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Extreme Precipitation Index in the Upper and Middle Reaches of the Yellow River (1961-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河中上游极端降水指数数据集（1961-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.14089</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Extreme Precipitation Index in the Upper and Middle Reaches of the Yellow River (1961-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.14089</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.57760/sciencedb.14089</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31253.11.sciencedb.14089</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  黄河中上游是我国气候变化的敏感区和生态保护的关键区，探究该地区全球变暖背景下极端降水事件变化对于保障区域生态安全和防灾减灾具有重要意义。本文基于1961—2020年气象站点的逐日降水观测资料，经数据筛选、质量检测和异常值剔除，选取并计算了10个极端降水指数，分时段、分区域统计得到黄河中上游地区极端降水指数数据集。经过单位转换、剔除数据缺失站点、插补缺失值等质量控制以及在时间序列和空间格局上的数据验证，数据集具有较高的准确性和可靠性。本数据集可用于分析黄河中上游地区极端降水事件时空特征及其对气候变化的响应研究，也可为评估该地区水资源安全及旱涝灾害风险提供基础数据支撑</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  For the convenience of further processing and use, the dataset result file is stored in CSV format and named after the Chinese name of the extreme precipitation index. Each data file contains specific values of the extreme precipitation index at different time scales (year, reference period, nearest period, and full period) and spatial scales (each station, seven secondary water resource zones, upper reaches of the Yellow River, middle reaches of the Yellow River, and upper middle reaches of the Yellow River)</w:t>
+        <w:t xml:space="preserve">  为方便进一步处理和使用，数据集结果文件存储为CSV格式，以极端降水指数的中文名称命名。每个数据文件包含该极端降水指数在不同时间尺度（年份、基准时段、最近时段和全时段）和空间尺度（各个站点、七个二级水资源分区、黄河上游、黄河中游和黄河中上游）上的具体数值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  After data screening, quality testing, and outlier removal, the extreme precipitation index dataset for the upper and middle reaches of the Yellow River was obtained through time and regional statistics. After quality control measures such as unit conversion, removal of missing data sites, interpolation of missing values, and validation of time series and spatial pattern data, the dataset has high accuracy and reliability</w:t>
+        <w:t xml:space="preserve">  经过数据筛选、质量检测和异常值去除，通过时间和区域统计得到黄河中上游极端降水指数数据集。经过单位转换、缺失数据站点移除、缺失值插值、时间序列和空间格局数据验证等质量控制，数据集具有较高的准确率和可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   To ensure the accuracy and reliability of the data, this dataset adopts quality control measures for both the data itself and the identification of extreme precipitation events. This is reflected in the following two aspects: firstly, in the process of organizing metadata, abnormal and special values are processed, and the data is unified into a common unit; Secondly, in the process of producing extreme precipitation indices, strict quality checks are conducted on the data through a combination of software automatic detection and manual verification </w:t>
+        <w:t xml:space="preserve">  为保证数据的准确性和可靠性，本数据集采取了数据本身和识别极端降水事件过程中的质量控制，体现在以下两方面：一是在整理元数据过程中，对出现的异常值、特殊值进行处理，并将数据统一通用单位；二是在生产极端降水指数过程中，通过软件自动检测和人工校验两者相结合的方式，对数据进行严格的质量检查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1961/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The middle and upper reaches of the Yellow River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河中上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:12.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.shp、.jpg、.csv</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.shp、.jpg、.csv</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Extreme precipitation index, multiple temporal and spatial scales, upper and middle reaches of the Yellow River</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极端降水指数, 多时空尺度, 黄河中上游</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1961-2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The middle and upper reaches of the Yellow River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河中上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,70 +1242,88 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">113.77</w:t>
+              <w:t xml:space="preserve">113.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHEN Chaobing,  HE Shanfeng,  LI Zheng,  QIU Lanlan,  FENG Aiqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈超冰,  贺山峰,  李铮,  邱兰兰,  冯爱青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HE Shanfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贺山峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHEN Chaobing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈超冰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHEN Chaobing, HE Shanfeng, LI Zheng, QIU Lanlan, FENG Aiqing. Dataset of Extreme Precipitation Index in the Upper and Middle Reaches of the Yellow River (1961-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.14089.</w:t>
+        <w:t xml:space="preserve">陈超冰,贺山峰,李铮,邱兰兰,冯爱青. 黄河中上游极端降水指数数据集（1961-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:31253.11.sciencedb.14089.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>