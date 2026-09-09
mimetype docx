--- v0 (2026-06-11)
+++ v1 (2026-09-09)
@@ -2251,53 +2251,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li S, Wang S, Wu Q, Zhang Y, Ouyang D, Zheng H, Han L, Qiu X, Wen Y, Liu M, Jiang Y, Yin D, Liu K, Zhao B, Zhang S, Wu Y, Hao J. Emission trends of air pollutants and CO₂ in China from 2005 to 2021[J]. Earth System Science Data, 2023, 15, (6): 2279-2294. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-2279-2023.</w:t>
+        <w:t xml:space="preserve">Li S, Wang S, Wu Q, Zhang Y, Ouyang D, Zheng H, Han L, Qiu X, Wen Y, Liu M, Jiang Y, Yin D, Liu K, Zhao B, Zhang S, Wu Y, Hao J. Emission trends of air pollutants and CO₂ in China from 2005 to 2021[J/OL]. Earth System Science Data, 2023, 15(6): 2279-2294. DOI: 10.5194/essd-15-2279-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>