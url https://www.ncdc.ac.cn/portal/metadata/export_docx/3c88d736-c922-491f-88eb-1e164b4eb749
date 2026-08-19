--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -2449,75 +2449,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Baoqing, Tian Lei, Zhao Xining, Wu Pute. Feedbacks between vegetation restoration and local precipitation over the Loess Plateau in China[J/OL]. Science China Earth Sciences, 2021-06-01, 64, (6): 920-931. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1007/s11430-020-9751-8.</w:t>
+        <w:t xml:space="preserve">Zhang Baoqing, Tian Lei, Zhao Xining, Wu Pute. Feedbacks between vegetation restoration and local precipitation over the Loess Plateau in China[J/OL]. Science China Earth Sciences, 2021-06-01, 64(6): 920-931. DOI: 10.1007/s11430-020-9751-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tian Lei, Zhang Baoqing, Wang Xuejin, Chen Shuoyu, Pan Baotian. [J]. Large-Scale Afforestation Over the Loess Plateau in China Contributes to the Local Warming Trend[J]. Journal of Geophysical Research, 2022, 127, (1):e2021JD035730. </w:t>
+        <w:t xml:space="preserve">Tian Lei, Zhang Baoqing, Wang Xuejin, Chen Shuoyu, Pan Baotian. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>