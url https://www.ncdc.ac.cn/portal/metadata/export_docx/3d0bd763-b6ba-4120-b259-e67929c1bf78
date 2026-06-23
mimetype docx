--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">低剂量包络线与不同束流模型对碳原子点扫描束流传输的剂量学效应</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dosimetric effect of the low dose envelope associated with different beam models for carbonion spot scanning beam delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dosimetric effect of the low dose envelope associated with different beam models for carbonion spot scanning beam delivery</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4027.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4027.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4027.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该文章关注不同笔形束模型下的碳离子点扫描治疗中的剂量学效应和人体剂量分布，在考虑碳离子产生的低剂量包络后，进行解析计算后所得到的体内剂量分布和蒙卡计算得到的体内剂量分布结果更加符合，可以提高其计算的精度。</w:t>
+        <w:t xml:space="preserve">In this paper, we focus on the dosimetric effect and human dose distribution in different pen beam models of carbon ion point scan therapy. After considering the low dose envelope generated by carbon ion, the internal dose distribution obtained by analytical calculation is more consistent with that obtained by Monka calculation, which can improve the accuracy of calculation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">不同笔形束模型下的碳离子点扫描治疗中的剂量学效应和人体剂量分布</w:t>
+        <w:t xml:space="preserve">Dosimetric effect and human dose distribution in carbon ion point scan therapy with different pen beam models</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">解析计算及蒙特卡洛方法</w:t>
+        <w:t xml:space="preserve">Analytical calculation and Monte Carlo method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/06/30-2020/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/06/30-2020/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">695.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:695.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">笔形束模型, 蒙卡计算</w:t>
+        <w:t xml:space="preserve">Theme:Pencil beam model, Monka calculation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 低剂量包络线与不同束流模型对碳原子点扫描束流传输的剂量学效应. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4027.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. Dosimetric effect of the low dose envelope associated with different beam models for carbonion spot scanning beam delivery. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4027.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>