--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dosimetric effect of the low dose envelope associated with different beam models for carbonion spot scanning beam delivery</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">低剂量包络线与不同束流模型对碳原子点扫描束流传输的剂量学效应</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4027.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dosimetric effect of the low dose envelope associated with different beam models for carbonion spot scanning beam delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4027.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4027.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4027.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, we focus on the dosimetric effect and human dose distribution in different pen beam models of carbon ion point scan therapy. After considering the low dose envelope generated by carbon ion, the internal dose distribution obtained by analytical calculation is more consistent with that obtained by Monka calculation, which can improve the accuracy of calculation. </w:t>
+        <w:t xml:space="preserve">该文章关注不同笔形束模型下的碳离子点扫描治疗中的剂量学效应和人体剂量分布，在考虑碳离子产生的低剂量包络后，进行解析计算后所得到的体内剂量分布和蒙卡计算得到的体内剂量分布结果更加符合，可以提高其计算的精度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dosimetric effect and human dose distribution in carbon ion point scan therapy with different pen beam models</w:t>
+        <w:t xml:space="preserve">不同笔形束模型下的碳离子点扫描治疗中的剂量学效应和人体剂量分布</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analytical calculation and Monte Carlo method</w:t>
+        <w:t xml:space="preserve">解析计算及蒙特卡洛方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/06/30-2020/06/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/06/30-2020/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:695.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">695.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Pencil beam model, Monka calculation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">笔形束模型, 蒙卡计算</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. Dosimetric effect of the low dose envelope associated with different beam models for carbonion spot scanning beam delivery. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4027.2023.</w:t>
+        <w:t xml:space="preserve">肖国青. 低剂量包络线与不同束流模型对碳原子点扫描束流传输的剂量学效应. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4027.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>