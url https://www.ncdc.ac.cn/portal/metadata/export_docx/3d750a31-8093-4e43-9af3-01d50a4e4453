--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interception data set of shrub (Berberis amurensis) in Pailugou watershed of Qilian Mountains (2007-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山排露沟流域灌丛（鲜黄小檗）截留数据集（2007-2015）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0005.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Interception data set of shrub (Berberis amurensis) in Pailugou watershed of Qilian Mountains (2007-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.QILIANWRCF.2021.9</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0005.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.QILIANWRCF.2021.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes the interception data, precipitation, throughfall and precipitation times of the shrub sample plots from May to September in Pailugou watershed of Qilian Mountains. The latitude and longitude of the plot were 100.29e, 38.55n, and the altitude was 2741m. The dataset contains 1 excel file. </w:t>
+        <w:t xml:space="preserve">本数据集包含祁连山排露沟流域灌丛样地5-9月截留量数据、降水量、穿透水、降水次数。样地经纬度为：100.29E，38.55N，海拔2741m，灌木为鲜黄小檗。数据集包含1个Excel文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Six self-made intercepting rain measuring tubes are randomly arranged in the shrub sample land to observe the penetration of the shrub. The specifications of the intercepting rain tube are 20cm in diameter and 30cm in height.</w:t>
+        <w:t xml:space="preserve">灌丛样地中随机布设6个自制截留雨量筒观测灌丛穿透水，截留雨量筒规格为直径20cm，高30cm。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">After the first precipitation, the average value of throughfall of six shrub interception tubes in the sample plot was taken, and the shrub interception after the second precipitation was obtained according to the precipitation. The annual rainfall frequency and annual shrub interception were classified according to different rainfall grades.</w:t>
+        <w:t xml:space="preserve">次降水后，样地内6个灌丛截留筒穿透水取平均值，根据降水量求得次降水后的灌丛截留量。年降水次数、年灌丛截留量根据不同雨量等级进行分类统计。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The observation process is standard, the data is reliable and the data quality is good. </w:t>
+        <w:t xml:space="preserve">观测流程规范，数据可靠，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/05/29-2015/09/22</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/05/29-2015/09/22</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Sample plots of shrub interception in Pailugou watershed of Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山排露沟流域灌丛截留样地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:38.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation, thickets, scrubs, Berberis diaphana Maxin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量, 灌丛, 灌丛截留, 鲜黄小檗</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains,  Pailugou Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山,  排露沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Rongxin,  JING Wenmao,  ,   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新,  敬文茂,  赵维俊,  王顺利 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Rongxin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Rongxin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Rongxin, JING Wenmao, , . Interception data set of shrub (Berberis amurensis) in Pailugou watershed of Qilian Mountains (2007-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.QILIANWRCF.2021.9.</w:t>
+        <w:t xml:space="preserve">王荣新,敬文茂,赵维俊,王顺利. 祁连山排露沟流域灌丛（鲜黄小檗）截留数据集（2007-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.QILIANWRCF.2021.9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>