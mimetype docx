--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌鲁木齐河源1号冰川物质平衡数据集（1960-2025年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Urumqi River Source No.1 Glacier Mass Balance Dataset (1960-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urumqi River Source No.1 Glacier Mass Balance Dataset (1960-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7117.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7117.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB7117.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用花杆-雪坑法进行单点消融量和积累量观测，再将单点观测结果点绘到大比例尺冰川地形图上，按净平衡等值线法或等高线分区法计算整个整条冰川的冬季、夏季及年度的物质平衡各分量。</w:t>
+        <w:t xml:space="preserve"> Using the flower stem snow pit method for single point melting and accumulation observations, and then plotting the single point observation results on a large-scale glacier topographic map, calculate the winter, summer, and annual material balance components of the entire glacier using the net equilibrium contour line method or contour zoning method. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主产生。</w:t>
+        <w:t xml:space="preserve"> Independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  冰川物质平衡观测采用冰川学方法（花杆/雪坑法）。具体步骤包括：1）物质平衡花杆网阵观测网络布设。在冰川表面布设木质或金属观测杆（花杆），并对其编号，理想的花杆布设应均匀分布于冰川表面，组成以单点为节点的观测网阵。花杆钻孔依靠蒸汽钻或人工冰芯钻钻取。花杆露出雪面的高度和在冰内的长度依照布设点的积累或消融情况以及观测周期而定。2）定期测量花杆出露冰川表面的高度，根据其变化计算冰川的消融量或积累量。对于冰川积累区，还可以通开挖雪坑的方法，确定冰川的积累量。3）冰川物质平衡计算。根据物质平衡花杆点和雪坑在特定时期内的观测，可计算得出观测时期内观测点的物质平衡，利用插值手段，通过等值线法与等高线法方法，得到观测时段内整条冰川的物质平衡值。</w:t>
+        <w:t xml:space="preserve"> The observation of glacier mass balance adopts glaciological methods (flower stem/snow pit method). The specific steps include: 1) Setting up a material balance flower pole network observation network. Wooden or metal observation poles (flower poles) should be placed on the surface of glaciers and numbered. Ideally, flower poles should be evenly distributed on the glacier surface to form an observation network with single points as nodes. Flower stem drilling relies on steam drilling or artificial ice core drilling. The height of the flower stem exposed to the snow surface and its length inside the ice depend on the accumulation or melting of the deployment points and the observation period. 2) Regularly measure the height of flower stalks exposed on the surface of glaciers, and calculate the amount of glacier melting or accumulation based on its changes. For glacier accumulation areas, the method of excavating snow pits can also be used to determine the accumulation amount of glaciers. 3) Calculation of glacier mass balance. Based on the observations of the material balance flower stem points and snow pits during a specific period, the material balance of the observation points during the observation period can be calculated. Using interpolation methods, the material balance value of the entire glacier during the observation period can be obtained through contour line and contour line methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  严格按照世界冰川监测中心（WGMS）冰川学观测调查方法、规范执行，采用花杆-雪坑法进行观测，定期观测冰川表面相对于花杆顶点的位置，在积累区定时定点开挖雪坑或钻孔取样，测量雪层密度，分析雪-粒雪层位特征，以计算雪层积累量，再将单点观测结果点绘到大比例尺冰川地形图上，按净平衡等值线法或等高线分区法计算整个整条冰川的瞬时、季节（如冬季和夏季）及年度的物质平衡各分量。垂直分辨率 0.01 米每 10 kg/m2（单点物质平衡），整条冰川物质平衡不确定性控制在200 kg/m2/a。</w:t>
+        <w:t xml:space="preserve"> Strictly following the glacier observation and survey methods and standards of the World Glacier Monitoring Center (WGMS), the flower pole snow pit method is used for observation. The position of the glacier surface relative to the flower pole vertex is regularly observed, and snow pits or boreholes are excavated at fixed points in the accumulation area to measure the density of the snow layer, analyze the characteristics of the snow grain snow layer, and calculate the accumulation amount of the snow layer. Then, the single point observation results are plotted on a large-scale glacier topographic map, and the instantaneous, seasonal (such as winter and summer), and annual material balance components of the entire glacier are calculated using the net equilibrium contour line method or contour zoning method. Vertical resolution of 0.01 meters per 10 kg/m2(single point mass balance), and the uncertainty of the entire glacier mass balance is controlled at 200 kg/m2/a. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1960/08/31-2025/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1960/08/31-2025/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山乌鲁木齐河源1号冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshan Urumqi River Source No.1 Glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3780.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3780.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4250.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河源1号冰川, 冰川物质平衡, 天山</w:t>
+        <w:t xml:space="preserve">Theme:Heyuan No.1 Glacier, Glacier Mass Balance, Tianshan Mountains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Other disciplines of Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960-2025</w:t>
+        <w:t xml:space="preserve">Time:1960-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山乌鲁木齐河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:Tianshan Urumqi River Source No.1 Glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,818 +1226,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李慧林,  周平 </w:t>
+        <w:t xml:space="preserve">contributors:Li Huilin,  Zhou Ping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李慧林  </w:t>
+        <w:t xml:space="preserve">author:Li Huilin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">天山冰川数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Compilation and Integration of the Tianshan Glaciers Data Resource System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李慧林,周平. 乌鲁木齐河源1号冰川物质平衡数据集（1960-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7117.2026.</w:t>
+        <w:t xml:space="preserve">Li Huilin, Zhou Ping. Urumqi River Source No.1 Glacier Mass Balance Dataset (1960-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7117.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>