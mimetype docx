--- v0 (2026-05-05)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：扁都口加密观测区地表粗糙度数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: surface roughness data set of biandukou intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: surface roughness data set of biandukou intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1881.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1881.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1740</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包括扁都口加密观测区各样带和样点中各采样点的粗糙度测量原始照片，及表面高度标准离差（cm）和相关长度（cm）的计算结果。每个采样点均按照南北向和东西向分别测量1次，粗糙度板长110cm，测量点间距1cm。粗糙度数据通过数码照相采集，然后在ArcView软件下，对照片中每根辐条的顶端以及板子的四角做手工数字化采样，获得其图像坐标值，经过几何校正后，计算得到每根辐条的高度，然后按公式计算表面高度标准离差和表面相关长度。其计算公式见《微波遥感》第二卷234-236页。   粗糙度数据中首先是样点名称，之后数据正文包括4列（编号、文件名、标准离差、相关长度）。每一个文件名，即txt文件对应一张采样照片，标准离差（cm）与相关长度（cm）即代表了粗糙度。之后是每张照片中101根辐条的长度，属于中间结果，用以检查校正。</w:t>
+        <w:t xml:space="preserve">This data includes the original photos of roughness measurement of various bands and sampling points in the flat mouth encrypted observation area, as well as the calculation results of surface height standard deviation (CM) and correlation length (CM). Each sampling point is measured once in north-south direction and east-west direction respectively. The roughness plate is 110cm long and the distance between measurement points is 1cm. The roughness data is collected by digital photography, and then the top of each spoke in the photo and the four corners of the board are manually digitally sampled under ArcView software to obtain the image coordinate value. After geometric correction, the height of each spoke is calculated, and then the surface height standard deviation and surface correlation length are calculated according to the formula. The calculation formula is shown in pages 234-236, Volume II, microwave remote sensing. In the roughness data, the first is the sample name, and then the data body includes 4 columns (number, file name, standard deviation and correlation length). Each file name, i.e. TXT file, corresponds to a sampling photo, and the standard deviation (CM) and correlation length (CM) represent the roughness. This is followed by the length of 101 spokes in each photo, which belongs to the intermediate result to check and correct. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  粗糙度数据中首先是样点名称，之后数据正文包括4列（编号、文件名、标准离差、相关长度）。每一个文件名，即txt文件对应一张采样照片，标准离差（cm）与相关长度（cm）即代表了粗糙度。之后是每张照片中101根辐条的长度，属于中间结果，用以检查校正。</w:t>
+        <w:t xml:space="preserve">  In the roughness data, the first is the sample name, and then the data body includes 4 columns (number, file name, standard deviation and correlation length). Each file name, i.e. TXT file, corresponds to a sampling photo, and the standard deviation (CM) and correlation length (CM) represent the roughness. This is followed by the length of 101 spokes in each photo, which belongs to the intermediate result to check and correct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  每个采样点均按照南北向和东西向分别测量1次，粗糙度板长110cm，测量点间距1cm。粗糙度数据通过数码照相采集，然后在ArcView软件下，对照片中每根辐条的顶端以及板子的四角做手工数字化采样，获得其图像坐标值，经过几何校正后，计算得到每根辐条的高度，然后按公式计算表面高度标准离差和表面相关长度。其计算公式见《微波遥感》第二卷234-236页。</w:t>
+        <w:t xml:space="preserve">  Each sampling point is measured once in north-south direction and east-west direction respectively. The roughness plate is 110cm long and the distance between measurement points is 1cm. The roughness data is collected by digital photography, and then the top of each spoke in the photo and the four corners of the board are manually digitally sampled under ArcView software to obtain the image coordinate value. After geometric correction, the height of each spoke is calculated, and then the surface height standard deviation and surface correlation length are calculated according to the formula. The calculation formula is shown in pages 234-236, Volume II, microwave remote sensing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/12-2008/03/13</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/12-2008/03/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域，上游寒区水文试验区，扁都口加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region, hydrological test area, biandukou intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">487.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:487.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:txt,jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">相关长度, 地表粗糙度, 表面高度标准离差</w:t>
+        <w:t xml:space="preserve">Theme:Correlation length, Surface roughness, Standard deviation of surface height</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">扁都口加密观测区,  黑河流域,  上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Biandukou intensive observation area,  Heihe River Basin,  Hydrological test area in upper cold region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰,  王建,  王旭峰,  赵天杰 </w:t>
+        <w:t xml:space="preserve">contributors:Zhao Shaojie,  Wangjian,  Wang Xufeng,  ZHao Tianjie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰  </w:t>
+        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵少杰,王建,王旭峰,赵天杰. 黑河综合遥感联合试验：扁都口加密观测区地表粗糙度数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1740.</w:t>
+        <w:t xml:space="preserve">Zhao Shaojie, Wangjian, Wang Xufeng, ZHao Tianjie. Heihe integrated remote sensing joint experiment: surface roughness data set of biandukou intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1740.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>