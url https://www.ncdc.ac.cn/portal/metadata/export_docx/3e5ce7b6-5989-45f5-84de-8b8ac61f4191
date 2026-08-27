--- v0 (2026-06-30)
+++ v1 (2026-08-27)
@@ -2335,73 +2335,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1） Batjes NH. Harmonised soil property values for broad-scale modelling (WISE30sec) with estimates of global soil carbon stocks[J]. Geoderma, 2016, 269: 61-68. </w:t>
+        <w:t xml:space="preserve">（1） BatjesNH. Harmonised soil property values for broad-scale modelling (WISE30sec) with estimates of global soil carbon stocks[J]. Geoderma, 2016, 269: 61-68.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（2） Li Yongge，Liu Wei，Feng Qi，et al. Effects of land use and land cover change on soil organic carbon storage in the Hexi Regions, Northwest China[J]. Journal of Environmental Management, 2022, 312:114911. </w:t>
+        <w:t xml:space="preserve">（2） LiYongge，LiuWei，FengQi，etal. Effects of land use and land cover change on soil organic carbon storage in the Hexi Regions, Northwest China[J]. Journal of Environmental Management, 2022, 312: 114911.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>