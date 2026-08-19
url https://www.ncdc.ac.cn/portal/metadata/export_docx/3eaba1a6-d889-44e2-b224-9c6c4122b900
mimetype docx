--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -2,847 +2,948 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in Sanjiangyuan National Key Prevention Area in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023年三江源国家级重点预防区水土保持措施数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6609.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water conservation measures in Sanjiangyuan National Key Prevention Area in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6609.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6609.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6609.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The 2023 dataset of soil and water conservation measures in the Three Rivers Source National Key Prevention Area includes the statistical tables of soil and water conservation measures for the year 2023 in Maqu County, Luqu County, Xiahe County in Gansu Province, Zeku County, Henan Mongolian Autonomous County, Gonghe County, Tongde County, Xinghai County, Guinan County, Maqin County, Banma County, Gande County, Dali County, Jiuzhi County, Maduo County, Yushu City, Zaduo County, Chengduo County, Zhiduo County, Nangqian County, Qumalai County, and Golmud City (part of Tanggula Mountain Town) in Qinghai Province </w:t>
+        <w:t xml:space="preserve">2023年三江源国家级重点预防区水土保持措施数据集包括甘肃省玛曲县、碌曲县、夏河县，青海省泽库县、河南蒙古族自治县、共和县、同德县、兴海县、贵南县、玛沁县、班玛县、甘德县、达日县、久治县、玛多县、玉树市、杂多县、称多县、治多县、囊谦县、曲麻莱县、格尔木市（唐古拉山镇部分）的2023年年度水土保持措施统计表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources.&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Sanjiangyuan National Key Prevention Zone </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三江源国家级重点预防区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical table of water conservation measures</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水保措施统计表，生物措施(4个二级类要素)，工程措施(16个二级类要素)。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Three Rivers Source National Key Prevention Area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三江源国家重点预防区，甘肃省，青海省 项目支持信息 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -876,51 +977,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -947,51 +1066,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1013,51 +1150,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1084,51 +1239,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1154,501 +1327,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Data set of soil and water conservation measures in Sanjiangyuan National Key Prevention Area in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6609.2024.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2023年三江源国家级重点预防区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6609.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>