--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -2,890 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域人口数据集（2000-2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The population dataset of the Heihe river basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The population dataset of the Heihe river basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3730.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3730.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.378</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本套数据集主要包括黑河流域青海、甘肃、内蒙古三省区6个地级市12个县的人口统计数据,主要有流域内12个县的3个人口指标，县区主要包括：甘州区、高台县、山丹县、民乐县、临泽县、肃南裕固族自治县、金塔县、肃州区、玉门市、嘉峪关市、祁连县、额济纳旗、人口指标为：年末常住人口、农业人口、非农业人口;分县级和乡镇级两级。</w:t>
+        <w:t xml:space="preserve">This data set mainly includes the demographic data of 12 counties in 6 prefecture level cities in the Heihe River Basin, including Qinghai, Gansu and Inner Mongolia, and mainly includes 3 population indicators of 12 counties in the basin. Counties and regions mainly include Ganzhou District, Gaotai County, Shandan County, Minle County, Linze County, Sunan Yugur Autonomous County, Jinta County, Suzhou District, Yumen City, Jiayuguan City, Qilian County Ejina Banner's population indicators are: resident population, agricultural population and non-agricultural population at the end of the year; It is divided into county level and township level </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源当地统计年鉴，主要包括：肃州区统计局.肃州统计年鉴.2004-2009年；玉门市统计局.玉门市统计年鉴.2000-2008年；金塔县统计局.金塔县统计年鉴.2004-2009年；高台县统计局.高台县统计年鉴.2000-2007年；山丹县统计局.山丹县统计年鉴.2000-2009年；肃南裕固族统计局.肃南裕固族自治县统计年鉴.2004-2009年；民乐县统计局.民乐县统计年鉴.2004-2009年；山丹县统计局.山丹县统计年鉴.2000-2009年;临泽县统计局.临泽县统计年鉴.2000-2009年；额济纳旗统计局.额济纳旗统计年鉴.1990-2005年；祁连县统计局.祁连县国民经济统计资料.2004-2009年；张掖市部分数据来源于张掖市二ＯＯ五年乡镇级社会经济基本情况表。嘉峪关市来源于中国知网CNKI统计数据资料库，且仅有部分县级数据。</w:t>
+        <w:t xml:space="preserve">Data source: local statistical yearbook, mainly including: Suzhou District Bureau of statistics. Suzhou statistical yearbook. 2004-2009; Yumen Statistics Bureau. Statistical yearbook of Yumen City. 2000-2008; Jinta County Bureau of statistics. Jinta County statistical yearbook. 2004-2009; Statistical Bureau of Gaotai County. Statistical yearbook of Gaotai County. 2000-2007; Shandan County Bureau of statistics. Statistical yearbook of Shandan County. 2000-2009; Sunan Yugur Statistics Bureau. Statistical yearbook of Sunan Yugur Autonomous County. 2004-2009; Minle County Bureau of statistics. Minle County statistical yearbook. 2004-2009; Shandan County Bureau of statistics. Statistical yearbook of Shandan County. 2000-2009; Linze County Bureau of statistics. Linze County statistical yearbook. 2000-2009; Ejina Banner Bureau of statistics. Ejina Banner statistical yearbook. 1990-2005; Qilian County Bureau of statistics. National economic statistics of Qilian county. 2004-2009; Part of the data of Zhangye city comes from the basic socio-economic situation of township level in Zhangye City in 2005. Jiayuguan city comes from CNKI statistical data database of China HowNet, and there are only some county-level data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工订正统计年鉴，分各指标归总数据。</w:t>
+        <w:t xml:space="preserve">Manually revise the statistical yearbook and summarize the data by each index</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/03-2009/12/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/03-2009/12/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">260.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:260.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -898,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">社会, 人口, 区域</w:t>
+        <w:t xml:space="preserve">Theme:Society, population, region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2009</w:t>
+        <w:t xml:space="preserve">Time:2000 2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵军 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Jun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵军  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Jun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Jun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵军. 黑河流域人口数据集（2000-2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.378.</w:t>
+        <w:t xml:space="preserve">ZHAO Jun. The population dataset of the Heihe river basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.378.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>