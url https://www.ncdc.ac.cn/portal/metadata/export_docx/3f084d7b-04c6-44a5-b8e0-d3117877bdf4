--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -2,798 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test data set of water blocking layer modification and reconstruction technology in alpine Kuangqu mining area (2022-2025)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">高寒矿区阻水层改性重构技术试验数据集（2022-2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Test data set of water blocking layer modification and reconstruction technology in alpine Kuangqu mining area (2022-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7670.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7670.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  由露天开采剥离物和煤矸石组成的土体，水分渗漏严重，在低温季节无法形成冻土。在距离煤矸石土体表层一定深度构建阻水层，以提高煤矸石土体的水源涵养能力。然而，由于缺乏相关重构阻水技术（构造）数据集，目前在青海木里矿区实施土壤重构技术存在较大的不确定性。本研究利用室内土柱入渗试验、模拟降雨试验得到构建阻水层后的煤矸石土体入渗率数据集，结合数学统计方法以及数学模型拟合与评估，得到在构建不同阻水层下的煤矸石土体的入渗数据集，并通过实地验证评价发现，煤矸石粉碎物级配=2:5:3(1~2mm、0.5~1mm、2，W-OH浓度为3.5~4.5%喷洒量为2.5~3.5L/m2，PAM播撒量为在压实后的煤矸石表面干撒0.05~0.07g/cm2范围内阻水效果最佳。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Indoor soil column infiltration test: Different coal gangue particle sizes (2-5 mm, 0.5~2 mm,</w:t>
+        <w:t xml:space="preserve">  室内土柱入渗试验：将不同煤矸石颗粒粒径（2~5 mm 、0.5~2 mm 、   模拟降雨试验：结合青海木里矿区当地气象资料，利用野外便携式人工模拟降雨器（MSR-S20-W1100(1500)）对构建不同阻水层后的煤矸石坡面进行模拟降雨试验，采集计算得到初始产流时间、降雨入渗率、产流率、产沙率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) Use SPSS25.0 statistical software to conduct correlation factor analysis;   (2) Use Origin 2021 software to fit the Green-Ampt mechanism model, Philip model, and Kostiakov empirical model, and calculate the root mean square error (RMSE), mean absolute error (MAE), coincidence index (D) and coefficient of determination (R2);  (3) The experimental data were systematically organized using Microsoft Excel software.</w:t>
+        <w:t xml:space="preserve">  （1）利用SPSS 25.0统计软件进行相关性性因素分析；   （2）利用Origin 2021软件进行对Green-Ampt机理模型、Philip模型、Kostiakov经验模型进行拟合，并计算得到均方根误差（RMSE）、平均绝对误差（MAE）、符合度指数（D）和决定系数（R2）；  （3）实验数据采用Microsoft Excel软件进行系统整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Three standard indicators: root-mean-square error (RMSE), mean absolute error (MAE), coincidence index (D) and coefficient of determination (R2) were used to verify the errors between Philip's model, Kostiakov's empirical model and actual data. The water blocking effects of different water blocking layers are verified by using infiltration rate, cumulative infiltration volume, and water blocking effect. The results show that the gradation of coal gangue crushed matter is 2:5:3(1~2mm, 0.5~1mm,&lt;0.5 mm), the bulk weight of coal gangue crushed matter is controlled to be 1.60~ 1.75 g/cm2, the W-OH concentration is 3.5~4.5%, the spraying amount is 2.5~ 3.5 L/m2, and the PAM sowing amount is dry sprinkled on the surface of the compacted coal gangue in the range of 0.05~ 0.07 g/cm2, the best effect of resisting water is achieved. </w:t>
+        <w:t xml:space="preserve">  采用均方根误差（RMSE）、平均绝对误差（MAE）、符合度指数（D）和决定系数（R2）三个标准指标验证Philip模型、Kostiakov经验模型与实际数据之间的误差。利用入渗率、累计入渗量、阻水效应等验证不同阻水层的阻水效果。结果表明，煤矸石粉碎物级配=2:5:3(1~2mm、0.5~1mm、2，W-OH浓度为3.5~4.5%喷洒量为2.5~3.5L/m2，PAM播撒量为在压实后的煤矸石表面干撒0.05~0.07g/cm2范围内阻水效果最佳。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/09/01-2025/06/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/09/01-2025/06/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China, Qinghai Tibet Muli Mining Area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国，青藏木里矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:21.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:coal gangue, Infiltration rate, Aquiclude</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">煤矸石, 入渗率, 阻水层</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geography and other disciplines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022 2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Muli Kuangqu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  青藏木里矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,580 +1458,848 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨海龙</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13911040827.0</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13911040827.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yang_hlong@163.com</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yang_hlong@163.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:yang hai long,  lu chang jin,  yin wen tian,  wu miao chen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨海龙,  鲁长金,  尹文天,  武淼辰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:yang hai long </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨海龙  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  lu chang jin </w:t>
+        <w:t xml:space="preserve">,  鲁长金  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  yin wen tian </w:t>
+        <w:t xml:space="preserve">,  尹文天  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  wu miao chen </w:t>
+        <w:t xml:space="preserve">,  武淼辰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:yang hai long , lu chang jin , yin wen tian , wu miao chen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨海龙, 鲁长金, 尹文天, 武淼辰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302604</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区水源涵养功能恢复新型材料和冻土剖面近自然重构技术研发与试验示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">yang hai long, lu chang jin, yin wen tian, wu miao chen. Test data set of water blocking layer modification and reconstruction technology in alpine Kuangqu mining area (2022-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">杨海龙,鲁长金,尹文天,武淼辰. 高寒矿区阻水层改性重构技术试验数据集（2022-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7670.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>